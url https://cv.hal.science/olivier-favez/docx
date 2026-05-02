--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier favez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trends (2013–2023) in PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sources and oxidative potential at a European urban supersite (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.247-268. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-247-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the V/Ni Ratio in Response to IMO Regulation-Induced Fuel Shifts and Scrubber Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brezins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soubise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Lessons learned from the comparison and combination of fine carbonaceous aerosol source apportionment at two locations in the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-155-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban black-carbon radiative heating intensified by biogenic–anthropogenic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-026-01922-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for accurate estimation and validation of Positive Matrix Factorization solutions in Particulate Matter source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (22), pp.6817-6833. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-6817-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of particulate matter chemical composition over Europe: brake wear pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202 (1), pp.109615. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of copper, iron and manganese anthropogenic emission inventories for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.121582. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of organic gaseous and particulate compounds using a combined positive matrix factorization approach in summer (2020) in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.121269. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05067207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Jin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lya Lugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngseob Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External particle mixing influences hygroscopicity in a sub-urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shravan Deshmukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.741-758. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-741-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; based on offline chemical speciation data at 24 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-025-01097-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modelled and experimental PM10 source contributions for mapping source-specific oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Pekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janot Tokaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100339. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust pollution substantially weakens the impact of ammonia emission reduction on particulate nitrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanrui Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongcai Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minfeng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (18), pp.10587-10601. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-10587-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of organic aerosols in urban and forested areas of Paris using high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zherebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4885-4905. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4885-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble Machine Learning Approach for Predicting Sources of Organic Aerosols Measured by Aerosol Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Reconstructing missing surface aerosol elemental carbon data in long-term series with ensemble learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (13), pp.7485-7498. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-7485-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the effects of organic aerosol coatings on polycyclic aromatic hydrocarbon concentrations and their estimated health effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Shrivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (14), pp.8163-8183. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-8163-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Y Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Atabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual trends of ultrafine particles in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Tobías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.108510. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of ultrafine particles in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Tobías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194, pp.109149. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.109149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol source apportionment uncertainty linked to the choice of input chemical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. van Drooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108441. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual trends of ultrafine particles in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia-Marlès Meritxell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Tobías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108510. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108510Reference:EI108510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for reporting equivalent black carbon (eBC) mass concentrations based on long-term pan-European in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Eleftheriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.108553. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko V Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air particulate total lung deposited surface area (LDSA) levels in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadiatullah Hadiatullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165466. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of four-year chemical composition and organic aerosol sources of submicron particles at the ATOLL site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121805. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: A 1-year study to estimate maritime contributions to PM 10 in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.8607-8622. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-8607-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Characterizing Particulate Organic Nitrates with an Aerodyne Long-ToF Aerosol Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Graeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Garmash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Äijälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology of ultrafine particle concentrations and size distribution across urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 172, pp.107744. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking changes in atmospheric particulate matter at a semi-urban site in Central France over the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Laroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Filippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 885, pp.163807. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of COVID-19 lockdown on particulate matter oxidative potential at urban background versus traffic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Socquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (5), pp.942-953. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00013c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years of volatile organic compound online in situ measurements at the Site Instrumental de Recherche par Télédétection Atmosphérique (Paris region, France) using proton-transfer-reaction mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1947-1968. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1947-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04159102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.107325. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Source Apportionment of Organic Aerosols in Three European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay G Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (22), pp.15290-15297. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c02509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose in atmospheric particulate matter at rural and urban sites across France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Brighty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.6021-6043. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-6021-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03706375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling aerosol molecular markers in a 3D air quality model: Focus on anthropogenic organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 835, pp.155360. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03823109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and processes of organic aerosol in non-refractory PM1 and PM2.5 during foggy and haze episodes in an urban environment of the Yangtze River Delta, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaiyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.113557. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2022.113557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rolling&amp;lt;/i&amp;gt; vs. &amp;lt;i&amp;gt;seasonal&amp;lt;/i&amp;gt; PMF: real-world multi-site and synthetic dataset comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.5479-5495. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-5479-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly five-year continuous atmospheric measurements of black carbon over a suburban area in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El. Mehdi El. Baramoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ouchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 858, pp.159905. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The December 2016 extreme weather and particulate matter pollution episode in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Kotthaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Atmospheric Environment, 291 (15 December), pp.119386. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03776525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Roadside and Urban Background Measurements of Submicron Aerosol Number Concentration and Size Distribution (in the Range 20–800 nm), along with Chemical Composition in Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léo Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12010071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03165075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of biomass burning vapor wall loss correction on modeling organic aerosols in Europe by CAMx v6.50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Aksoyoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Stefenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.1681 - 1697. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1681-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03246738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology - 7: high-time resolution chemical characteristics of submicron particulate matter across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100108. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2021.100108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparities in particulate matter (PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;) origins and oxidative potential at a city scale (Grenoble, France) – Part 1: Source apportionment at three neighbouring sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trishalee Cañete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.5415 - 5437. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-5415-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03246714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the Atmospheric PM10 Microbiome in Three Climatic Regions of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.576750. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.576750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03157665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorology-driven variability of air pollution (PM1) revealed with explainable machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stirnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Kotthaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.3919-3948. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-3919-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric PM10 oxidative potential: synthesis of 15 year-round urban datasets in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.11353. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-11353-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of atmospheric composition to COVID-19 lockdown measures during spring in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.17167-17183. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-17167-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of the particle number concentration and size distribution: a global analysis retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.17185 - 17223. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-17185-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of five methodologies to apportion organic aerosol sources during a PM pollution event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 757, pp.143168. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM10 chemical profile during North African dust episodes over French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Vadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.277. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; Air Pollution in Paris during the 2020 COVID Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Viatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoma Yamanouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Doucerain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.160. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03124156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year measurements of secondary organic aerosol (SOA) markers in the Paris region (France): Concentrations, gas/particle partitioning and SOA source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.M. Bandowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 757, pp.143921. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range and local air pollution: what can we learn from chemical speciation of particulate matter at paired sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hopke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.409-429. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-409-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of particulate-matter air pollution and its oxidative potential in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar R Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Estelle Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Leni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587 (7834), pp.414 - 419. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2902-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial brown carbon emissions from wintertime residential wood burning over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140752. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sirta, une nouvelle infrastructure pour renforcer les services dédiés à la recherche et à l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.003. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year ACSM measurements at the central European research station Melpitz (Germany) - Part 1 : Instrument robustness, quality assurance, and impact of upper size cutoff diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.4973-4994. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-13-4973-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of climate-relevant aerosol properties retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.4353 - 4392. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-13-4353-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood burning: A major source of Volatile Organic Compounds during wintertime in the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 711, pp.135055. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Chemistry Transport Modeling with the On-Line CHIMERE-WRF Model over the French Alps-Analysis of a Feedback of Surface Particulate Matter Concentrations on Mountain Meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lapere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.565. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11060565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The second ACTRIS inter-comparison (2016) for Aerosol Chemical Speciation Monitors (ACSM): Calibration protocols and instrument performance evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (7), pp.830-842. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2019.1608901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year source apportionment of submicron organic aerosols from near-continuous highly time-resolved measurements at SIRTA (Paris area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.14755-14776. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14755-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fractions does matter for aerosol source apportionment. Part 3: Combining off-line and on-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Sofowote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.944-955. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term aerosol optical hygroscopicity study at the ACTRIS SIRTA observatory: synergy between ceilometer and in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Esteban Bedoya-Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Titos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Bravo-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.7883-7896. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-7883-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Geographical Origins of PM10 in Metz (France) Using Oxalate as a Marker of Secondary Organic Aerosols by Positive Matrix Factorization Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.370. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10070370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.310. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations and Chemical Predictors of Oxidative Potential (OP) of Particulate Matter (PM), for Seven Urban French Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.698. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10110698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of organic aerosols in Europe: a modeling study using CAMx with modified volatility basis set scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Aksoyoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (24), pp.15247-15270. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15247-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des composés organiques nitrés dans l’atmosphère. Caractérisation moléculaire et études de sources en air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-2018, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02044866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology – 6: scattering properties of atmospheric aerosol particles from 28 ACTRIS sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Alados-Arboledas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christo Angelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.8727-8744. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7877-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of intermediate, semi and low volatile organic compounds from traffic and their impact on secondary organic aerosol concentrations over Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.126 - 137. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of major secondary organic aerosol contribution to lensing effect black carbon absorption enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-018-0056-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fractions does matter for aerosol source apportionment. Part 2 : Intensive short-term campaign in the Paris area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 634, pp.267-278. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Measurement-Based Methodologies to Apportion Secondary Organic Carbon (SOC) in PM2.5 : A Review of Recent Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (11), pp.art. 452. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos9110452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising an intense PM pollution episode in March 2015 in France from multi-site approach and near real time data : Climatology, variabilities, geographical origins and model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.68-84. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The filter-loading effect by ambient aerosols in filter absorption photometers depends on the coating of the sampled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Gregoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Anne Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1043-1059. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-1043-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field characterization of the PM2.5 Aerosol Chemical Speciation Monitor : insights into the composition, sources, and processes of fine particles in eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.14501-14517. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-14501-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool for comprehensive evaluation of the geographical origins of atmospheric pollution: Wind and trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.183-187. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and atmospheric chemistry of oxy- and nitro-PAHs in the ambient air of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de la spéciation de la fraction organique pour l’évaluation des sources de particules dans l’air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited formation of isoprene epoxydiols-derived secondary organic aerosol under NOx-rich environments in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (4), pp.2035-2043. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL072368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccounted variability in NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; agricultural sources detected by IASI contributing to European spring haze episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (10), pp.5475-5482. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01322800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxidation processes from emission to ambient air introduction of aerosol emitted by residential log wood stoves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujay-Plouzeau Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlhac Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic induced particle resuspension in Paris: Emission factors and source contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.114 - 124. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability and source apportionment of volatile organic compounds (VOCs) in the Paris megacity (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11961 - 11989. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11961-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the boundary layer dynamics effects on an extreme air pollution event in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141 (2), pp.571 - 579. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’agriculture sur les concentrations en particules dans l’atmosphère et l’apport de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Numéro spécial, pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS ACSM intercomparison – Part 1: Reproducibility of concentration and fragment results from 13 individual Quadrupole Aerosol Chemical Speciation Monitors (Q-ACSM) and consistency with co-located instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.5063 - 5087. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-5063-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOC comparison exercise with identical thermal protocols after temperature offset correction &ndash; instrument diagnostics by in-depth evaluation of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panteliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hafkenscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diapouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (2), pp.779 - 792. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-779-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des sources et des processus de formation de la pollution particulaire dans l’air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014-2015, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS ACSM intercomparison – Part 2: Intercomparison of ME-2 organic source apportionment results from 15 individual, co-located aerosol mass spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.2555-2576. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-2555-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to assess the performance and uncertainty of source apportionment models II: The results of two European intercomparison exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123 (19), pp.240 - 250. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years of near real-time chemical composition of submicron aerosols in the region of Paris using an Aerosol Chemical Speciation Monitor (ACSM) and a multi-wavelength Aethalometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.2985-3005. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-2985-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF A SAHARAN DUST OUTBREAK ON PM 10 GROUND LEVELS IN SOUTHEASTERN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Endlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisodes de pollution particulaire en France : quels enseignements tirer des récents épisodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Spécial Mars, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la contribution des émissions Îhiculaires à l'échappement et hors-échappement aux teneurs atmosphériques en PM10 par Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, 9 p. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicron aerosol source apportionment of wintertime pollution in Paris, France by Double Positive Matrix Factorization (PMF2) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (24), pp.13773-13787. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-13773-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues for a standardised thermal-optical protocol for the assessment of organic and elemental carbon within ambient air particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maenhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1649-1661. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-1649-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the origins, chemical composition and aging of oxygenated organic aerosols: case study of a Mediterranean industrialized environment, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (15), pp.7875-7894. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-7875-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contribution of sea salt aerosols on atmospheric particles measured at an urban tropical location in Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatrapatty Bhugwant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sieja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (8), pp.828-842. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jep.2013.48097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes d'analyses chimiques des PM pour la connaissance des sources d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative pathway for atmospheric particles growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosenorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.6840-6844. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1120593109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large contribution of water-insoluble secondary organic aerosols in the region of Paris (France) during wintertime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile d'Argouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dolgorouky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.D22203. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD015756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol properties and associated radiative effects over Cairo (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.263-276. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises environnementales : la modélisation au service de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2010-2011, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing in near real time the impact of the April 2010 Eyjafjallajökull ash plume on air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.1217-1221. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aerosol chemical composition with aerosol mass spectrometry in Central Europe: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. H. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Alfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (21), pp.10453-10471. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-10453-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observations of carbonaceous aerosols in the Austral Ocean atmosphere: Evidence of a biogenic marine organic source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D15), </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JD011998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient measurements of light-absorption by agricultural waste burning organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Abdelwahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (7), pp.613-620. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-partitioning of an urban aerosol to identify particle determinants involved in the proinflammatory response induced in airway epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiran Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gaudichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-6-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a significant contribution of wood burning aerosols to PM2.5 during the winter season in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (22-23), pp.3640-3644. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of black carbon concentration peaks in Cairo (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1-2), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of major aerosol species and their transformations in Cairo megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Araby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (7), pp.1503-1516. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.10.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime residential wood burning evidenced from an indirect method for estimating real-time concentration of particulate organic matter (POM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (9), pp.2158-2172. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of carbonaceous aerosols in the Eastern Mediterranean: evidence of long-range transport of biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liakakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (18), pp.5551-5563. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-8-5551-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant formation of water-insoluble secondary organic aerosols in semi-arid urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdelwahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (15), pp.L15801. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and contribution to PM2.5 of semi-volatile aerosols in Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (36), pp.7969-7976. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed optical and chemical evaluations of modern glass soiling in various European urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (37), pp.7192-7204. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time Positive Matrix Factorization approach for enhanced source apportionment of organic aerosols from aerosol mass spectrometry and molecular speciation in two urban environments (Lyon and Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Vy Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM-SUB-OP: A kinetic model of aerosol oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashmi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lelieveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of ultrafine particles on mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa N. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioar Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia-Marles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04555203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la composition chimique des PM1 et des sources de l’aérosol organique sur différents sites français à partir de jeux de données pluriannuels à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Atmosphère, Climat et environnements urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INSU, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation yields and physicochemical properties of the SOA formed from the day- and night-time oxidation of furans and PAHs performed in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling vs. Seasonal PMF: Multi-site and synthetic dataset comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of fresh and coated combustion aerosol investigated during MORE-RAINI campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Jagodič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Kattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lewis Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03989138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime (2020) Source Apportionment of Organic Aerosols in relation with their gaseous precursors, Volatile Organic Compounds, in the Paris region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-time-resolution carbonaceous aerosols fingerprint using an advanced total carbon–black carbon (TC-BC(λ)) method in Greater Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Gregorič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gašper Lavrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bálint Alföldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First year of real-time VOC measurements at the SIRTA facility (Paris region, France): diurnal and seasonal variabilities, impact of lockdowns on air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2021, Online, Austria. pp.EGU21-8643, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03497558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and chemistry of the harmful components in particulate air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-E. Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04033914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of PM chemical composition to COVID-19 lockdown in Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04033927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time source apportionment of organic aerosols in three European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang I. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay G Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iasonas Stavroulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03541115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large-scale source apportionment of oxidative potential at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03552580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLOSSAL TEAM, Fine aerosol chemical composition and sources in Europe using high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference 2020 – The 12th International Conference On Air Quality Science &amp; Application, (Grèce), May 18-22, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine aerosol chemical composition and sources in Europe using high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of carbonaceous aerosols based on high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of secondary organic aerosol to lensing effect black carbon absorption enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International conference on carbonaceous particles in the atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des composés azotés inorganiques au sein des observatoires nationaux de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Influence of Secondary Organic Aerosols on Black Carbon Absorption Enhancement in the Region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance en temps réel de la composition chimique des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6+-year source apportionment of fine carbonaceous aerosols at SIRTA (Paris region, France) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer (AE33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of atmospheric particulate matter : method & application at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Dalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High time resolution measurement of the OM to OC ratio in PM1 and PM2.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasper Lavric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources contribution to the oxidative potential of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; at 15 French sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Graeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur les connaissances apportées par les études expérimentales des sources de particules fines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques ADEME-ANSES "Recherche sur l’air : Sources, effets sanitaires et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of secondary organic aerosols on black carbon absorption enhancement in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols based on High-Time Resolution Instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S.H. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High time resolution measurement and source apportionment of TC, BC and OC, EC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia Vlachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International conference on carbonaceous particles in the atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Nojgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lufti Peker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year source apportionment of highly-time resolved carbonaceous aerosol in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et quantification des sources de particules fines dans l'air ambiant en France : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Assises nationales de la Qualité de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Aerosol Sources on Atmospheric Black Carbon Absorption Enhancement in the Region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source contributions to PM10 levels in a coastal area in northern France: a one year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Moufarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining online and offline measurements for organic aerosol source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congrès Français sur les Aérosols (CFA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach to resolve sources of organic aerosol by combining offline and online ambient measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Sofowote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARABLACK : Characterization in the discharge of plants, of atmospheric emission of black carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference and Exhibition on Emissions Monitoring (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Year Comparison of SOA Markers Modelling and Measurements : Seasonality and Gas/Particle Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des émissions liées au trafic ferry sur les teneurs en NOx, SO2 et en particules dans l'air dans un port majeur du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale (ULCO), Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des travaux pour l’identification des sources de pollution au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Center) : Results from the 2016 ACTRIS intercomparison exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of the chemistry and sources of submicron aerosols at SIRTA in Paris area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants des concentrations en PM10 dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OCAPI collaborative platform: study of two particle pollution episodes in 2016 in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-17629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale du programme CARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal inversion influence on the mixing layer height during a record pollutant event at Paris megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Bravo Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting "European Conference for Applied Meteorology and Climatology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of SOA markers: simulation through detailed mechanisms and validation by comparison with measurements. A new approach to understand SOA formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methodologies used for the estimation of secondary organic carbon (SOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM10) using a constrained USEPA-PMF5.0 model on different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergic approach to perform source apportionment of organic aerosol using offline and online measurements in positive matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one year study to estimate maritime contributions to PM10 levels in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Chemical and Biological Processes: Interactions and Impacts (ATMOCHEMBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chemistry of Clermont-Ferrand (ICCF); Laboratory of Physical Meteorology (LaMP); Laboratory of Marine Environmental Sciences (LEMAR), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of SOA markers : simulation through detailed mechanisms and validation by comparison with measurements. a new approach to understand SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating that speciation of organic fraction does matter for source apportionment : use of specific primary and secondary organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergic approach to perform source apportionment of organic aerosol using offline and online measurements in Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Centre) : An overview of the recent ACTRIS intercomparison exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic carbon (SOC) estimation using several indirect techniques and the evaluation of their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year continuous on-line monitoring of the submicron aerosol chemical composition at the SIRTA-LSCE ACTRIS supersite (Paris area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising an intense PM pollution episode in march 2015 in France from multi-site approach and near real time data : climatology, variabilities, geographical origins and model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization in the discharge of plants, of atmospheric emission of black carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring aerosol black carbon age with aethalometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gregoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Indian Aerosol Science and Technology Association "Aerosols and Climate Change : Insights and Challenges" (IASTA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intense PM pollution episode in France during March 2015: multi-site approach and near real time data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France: a comprehensive source apportionment study with PMF5 at five sampling sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICTA 2016 - 4th Iberian Meeting on Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of primary and secondary processes in the formation of oxy-PAHs and nitro- PAHs in Paris (France) by conjoining on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in Paris: a focus on traffic resuspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of primary and secondary processes in the formation of Oxy-PAHs and Nitro-PAHs in Paris (France) by conjoining on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM10 chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-15445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time characterization of isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the UFP_3031 Uncertainty on Number Concentration regarding Ambient Air Particle Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of organic aerosols in Paris (France) using offline-AMS analysis and validation of factors through the use of external markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Rudolf Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen's stable isotopes as a proxy to determine ammonium sources in PM using a Monte Carlo's simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the UFP_3031 uncertainty on number concentration regarding ambient air particle monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the sources and dynamic processes leading to the increase of atmospheric CO2, black carbon and other trace species during recent urban pollution events in the Paris megacity region : a synergy of resources provided by the IPSL OCAPI platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Bregonzio-Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of cross modelling and field measurement approaches on the evaluation of SOA distribution: a case study in Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Carbon over the region of Paris (France) : spatial distribution, sources, and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aerosol Chemical Monitor Calibration Center (ACMCC): a new facility for the quality control of ACTRIS-2 Aerosol Chemical Speciation Monitor (ACSM) measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the geographical origins of fine particulate pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers : What benefits/what drawbacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive source apportionment of submicron aerosols in Metz, France, by PMF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ockler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFir, a new integrated tool for wind sector apportionment by Non-parametric Wind Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ockler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by residential log wood stoves : highlight of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the loading effect in absorption filter photometers - dual spot aethalometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des principales sources de PM10 impactant le nord de la France : Résultats préliminaires pour un site urbain à Nogent-Sur-Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic approach for sources deconvolution of atmospheric NH4 NO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimation of the marine sources impact on PM10 levels in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EFCA International Symposium on Ultrafine Particles "Air quality and climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of marine sources on PM10 levels and composition in the northern coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution particulaire en région Ile-de-France : Mesures en temps réel sur le long terme et déconvolution de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N stable isotopes from particulate ammonium nitrate: understanding of the atmospheric processes and the sources of PM10 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year monitoring of PAHs, nitro-PAHs and oxy-PAHs in Grenoble (France): seasonal variability, gas/particle partitioning, source and cancer risk estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high level of particulate-pollution event in Paris Megacity by integrating in-situ and remote sensing aerosol / gas measurement at the SIRTA ACTRIS Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a North-Western Europe regional urban background site (Lens, France) : interest of the use of organic tracers in a positive matrix factorization methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 14 ACSMs and co-located real-time aerosol instruments at the SIRTA French Atmospheric Supersite in the region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODETECT 2014 campaign in Paris area : Overview of the experimental strategy and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the ACTRIS ACSM intercomparison study at the SIRTA French Atmospheric Supersite in the region of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic wood stoves : evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Organic Molecular Markers for the Apportionment of Aerosols - Insight from PMF Analysis at 3 French Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Inter-comparison of Laser/Light-induced Fluorescence (L/LIF) Methods for the Real-time Detection of Bioaerosols: BIODETECT 2014 Campaign at CEA/LSCE ACTRIS SUPERSITE (Saclay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Poeschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time detection of Bioaerosols by Mass Spectrometry and Fluorescence methods during the BIODETECT 2014 campaign at CEA/LSCE/ACTRIS SUPERSITE (Saclay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Junot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fennaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des sources de pollution particulaire en région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Edition des Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonaceous aerosols in the Western Mediterranean during summertime and their contribution to the aerosol optical properties at ground level: First results of the ChArMEx-ADRIMED 2013 intensive campaign in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Aerosol (OA) source apportionment using “Sliding Window” Positive Matrix Factorization (PMF) approach applied to 1-year Aerosol Chemical Speciation Monitor (ACSM) measurements in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic log wood burners: evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et origines des particules atmosphériques PM10 sur le littoral Nord - Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition des Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Prévention de la Pollution Atmosphérique (APPA) Nord-Pas-de-Calais; Laboratoire PhysicoChimie des Processus de Combustion et de l'Atmosphère (PC2A); Faculté des Sciences pharmaceutiques et biologiques de l’université de Lille 2, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the first-ever ACSM intercomparison study from the ACTRIS-ACSM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of organic molecular markers for the apportionment of aerosols - Insight from PMF analysis at 3 French urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indication of aerosol aging by optical absorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. AAAR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Black Carbon concentration, sources and age using an Aethalometer AE33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense Black Carbon network in the region of Paris, France : Implementation, objectives, and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle number (N) and black carbon (BC) in current urban air quality networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCA International Symposium on ultrafine particles "Sources, Effects, Risks and Mitigation Strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of traffic-emitted CO2 determined from road tunnel measurements in the region of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMF*PMF: Towards a Better Link between PMF Outputs from ACSM Measurements and Aerosol Sources - First Application in the Region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. AAAR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning : an old source of PM that remains tricky to estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUILA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon (BC) and particle number concentration (N) measurements in urban networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EIONET Air Quality workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European intercomparison for receptor models : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C.S. Beddows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations in Germany, France, and Great Britain during eruptions of the Eyjafjallajokull volcano in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Friesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hebbinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European common protocol for receptor modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-spot aethalometer : online characterization of aerosol &amp;quot;loading&amp;quot; effect parameter K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring Ambient Air 2012 "Opening opportunities through new technologies and data analysis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of time-resolved submicron aerosol chemical composition in the region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysics Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Favez O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence a major source of water insoluble secondary organic aerosols in the region of Paris (France) during wintertime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. d'Argouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolgorouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on carbonaceous particles in the atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of thermal-optical protocols currently used in France and Europe for the assessment of ambient air organic and elemental carbon within PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maenhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Putaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The megapoli paris campaign for urban aerosol characterisation - a comprehensive data set for air quality model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.519-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and particle growth from gaseous compounds released during particles filter regeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of the Eyjafjallajokull's eruption on surface air quality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2010 (IAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monge M.-E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Hornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the chemical composition of secondary organic aerosol in the rural/ urban Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03541028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action CA16109 COLOSSAL Chemical On-Line cOmpoSition and Source Apportionment of ﬁne aerosoL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site Concentration Field method applied to the outputs of a comprehensive source apportionment study (PMF) in the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France : a comprehensive source apportionment study with PMF5 at five sampling sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers: What benefits/what drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of PM10 levels and composition at Cape Gris-Nez, a French coastal site under maritime traffic influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Cleaner Air, Better Health" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et origine des particules atmosphériques PM10 sur le littoral Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification statistique des déterminants des concentrations en PM10 dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. Actes de la 8ème édition des Journées interdisciplinaires de la qualité de l'air (JIQA), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04306162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of ME-2 source apportionment results from 15 co-located aerosol mass spectrometers from the ACTRIS-ACSM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay G. Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European guide on air pollution source apportionment with receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mircea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diapouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Manousakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, JRC117306 ; EUR 29816, 2019, JRC technical reports, 9789276090014. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/439106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European guide on air pollution source apportionment with receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo R. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, EUR 26080 EN, 2014, JRC reference reports, 9789279325144. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/9307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la composition chimique des particules atmosphériques : complémentarités des observatoires nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théma Essentiel - ISSN 2555-7564</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions : The future of European urban air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A.J. Kuhlbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quincey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fuller, Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Mudway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.258-260. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust pollution substantially weakens the impact of ammonia emission reduction on particulate nitrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanrui Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongcai Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minfeng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: A one-year study to estimate maritime contributions to PM 10 in a coastal area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of carbonaceous aerosols in the eastern Mediterranean: evidence of long-range transport of biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liakakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des six premières années de données automatiques du programme CARA (Composition chimique des PM, 2015-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Surveillance de la Qualité de l'Air (LCSQA); IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France; INERIS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources des particules sur la zone littorale des Hauts de France et de la Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Vy Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atmo Hauts-de-France; Atmo Normandie; LCSQA; IGE – Institut des Géosciences de l’Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION CHIMIQUE ET ETUDE DE SOURCES DES PARTICULES AU COURS DE L’ANNEE 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique et étude de sources des particules en Martinique en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS PPP D3.1: ACTRIS Cost Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gargano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS PPP D4.1: Concept document on ACTRIS Central Facilities structure and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoud Apituley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Belgante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blumenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Helsinki. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode de pollution de mi-février 2018 : Eléments de compréhension à partir de mesures automatiques lors des premiers jours de l’épisode (21 au 23 février 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1052"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier favez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (135)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of atmospheric copper, iron, and manganese over Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 372, pp.121884. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal trends (2013–2023) in PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; sources and oxidative potential at a European urban supersite (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.247-268. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-247-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the V/Ni Ratio in Response to IMO Regulation-Induced Fuel Shifts and Scrubber Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brezins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soubise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Lessons learned from the comparison and combination of fine carbonaceous aerosol source apportionment at two locations in the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-155-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban black-carbon radiative heating intensified by biogenic–anthropogenic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-026-01922-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of organic gaseous and particulate compounds using a combined positive matrix factorization approach in summer (2020) in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 354, pp.121269. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-05067207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for accurate estimation and validation of Positive Matrix Factorization solutions in Particulate Matter source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhabira Elazzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (22), pp.6817-6833. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-6817-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of copper, iron and manganese anthropogenic emission inventories for Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.121582. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution modelling of particulate matter chemical composition over Europe: brake wear pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202 (1), pp.109615. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soo-Jin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lya Lugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngseob Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jouanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Vasilakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; based on offline chemical speciation data at 24 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-025-01097-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of modelled and experimental PM10 source contributions for mapping source-specific oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Pekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kranenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janot Tokaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.100339. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust pollution substantially weakens the impact of ammonia emission reduction on particulate nitrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanrui Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongcai Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minfeng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (18), pp.10587-10601. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-10587-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of organic aerosols in urban and forested areas of Paris using high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zherebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4885-4905. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4885-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External particle mixing influences hygroscopicity in a sub-urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shravan Deshmukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.741-758. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-741-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble Machine Learning Approach for Predicting Sources of Organic Aerosols Measured by Aerosol Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Reconstructing missing surface aerosol elemental carbon data in long-term series with ensemble learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (13), pp.7485-7498. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-7485-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in the effects of organic aerosol coatings on polycyclic aromatic hydrocarbon concentrations and their estimated health effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijia Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Shrivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (14), pp.8163-8183. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-8163-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Y Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Atabakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266598v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of atmospheric particles in Europe and exposure scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09666-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of ultrafine particles in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Tobías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 194, pp.109149. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.109149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol source apportionment uncertainty linked to the choice of input chemical components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. van Drooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108441. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual trends of ultrafine particles in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia-Marlès Meritxell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Tobías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.108510. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108510Reference:EI108510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for reporting equivalent black carbon (eBC) mass concentrations based on long-term pan-European in-situ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Eleftheriadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.108553. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-annual trends of ultrafine particles in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Tobías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.108510. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko V Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air particulate total lung deposited surface area (LDSA) levels in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadiatullah Hadiatullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 898, pp.165466. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of four-year chemical composition and organic aerosol sources of submicron particles at the ATOLL site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121805. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: A 1-year study to estimate maritime contributions to PM 10 in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.8607-8622. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-8607-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Characterizing Particulate Organic Nitrates with an Aerodyne Long-ToF Aerosol Mass Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Graeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Garmash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Äijälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.230-242. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology of ultrafine particle concentrations and size distribution across urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 172, pp.107744. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.107744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking changes in atmospheric particulate matter at a semi-urban site in Central France over the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Laroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie de Filippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 885, pp.163807. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of COVID-19 lockdown on particulate matter oxidative potential at urban background versus traffic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Socquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (5), pp.942-953. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00013c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years of volatile organic compound online in situ measurements at the Site Instrumental de Recherche par Télédétection Atmosphérique (Paris region, France) using proton-transfer-reaction mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1947-1968. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1947-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04159102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling aerosol molecular markers in a 3D air quality model: Focus on anthropogenic organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 835, pp.155360. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03823109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and processes of organic aerosol in non-refractory PM1 and PM2.5 during foggy and haze episodes in an urban environment of the Yangtze River Delta, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaiyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guang-Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.113557. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2022.113557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Source Apportionment of Organic Aerosols in Three European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay G Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (22), pp.15290-15297. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c02509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose in atmospheric particulate matter at rural and urban sites across France and Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Brighty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.6021-6043. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-6021-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03706375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.107325. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Rolling&amp;lt;/i&amp;gt; vs. &amp;lt;i&amp;gt;seasonal&amp;lt;/i&amp;gt; PMF: real-world multi-site and synthetic dataset comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (18), pp.5479-5495. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-5479-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly five-year continuous atmospheric measurements of black carbon over a suburban area in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El. Mehdi El. Baramoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ouchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 858, pp.159905. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The December 2016 extreme weather and particulate matter pollution episode in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Kotthaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Atmospheric Environment, 291 (15 December), pp.119386. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03776525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of five methodologies to apportion organic aerosol sources during a PM pollution event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 757, pp.143168. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of the particle number concentration and size distribution: a global analysis retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.17185 - 17223. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-17185-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorology-driven variability of air pollution (PM1) revealed with explainable machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Stirnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Kotthaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5), pp.3919-3948. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-3919-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03218211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric PM10 oxidative potential: synthesis of 15 year-round urban datasets in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.11353. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-11353-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of atmospheric composition to COVID-19 lockdown measures during spring in the Paris region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.17167-17183. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-17167-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the Atmospheric PM10 Microbiome in Three Climatic Regions of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.576750. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.576750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03157665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM10 chemical profile during North African dust episodes over French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Vadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.277. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year measurements of secondary organic aerosol (SOA) markers in the Paris region (France): Concentrations, gas/particle partitioning and SOA source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.M. Bandowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shahpoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 757, pp.143921. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; Air Pollution in Paris during the 2020 COVID Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Viatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoma Yamanouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Doucerain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.160. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03124156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Roadside and Urban Background Measurements of Submicron Aerosol Number Concentration and Size Distribution (in the Range 20–800 nm), along with Chemical Composition in Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Léo Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12010071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03165075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology - 7: high-time resolution chemical characteristics of submicron particulate matter across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100108. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2021.100108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of biomass burning vapor wall loss correction on modeling organic aerosols in Europe by CAMx v6.50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Aksoyoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Stefenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.1681 - 1697. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1681-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03246738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparities in particulate matter (PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;) origins and oxidative potential at a city scale (Grenoble, France) – Part 1: Source apportionment at three neighbouring sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trishalee Cañete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (7), pp.5415 - 5437. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-5415-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03246714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial brown carbon emissions from wintertime residential wood burning over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140752. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sirta, une nouvelle infrastructure pour renforcer les services dédiés à la recherche et à l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.003. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2020-0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood burning: A major source of Volatile Organic Compounds during wintertime in the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 711, pp.135055. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year ACSM measurements at the central European research station Melpitz (Germany) - Part 1 : Instrument robustness, quality assurance, and impact of upper size cutoff diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Stieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.4973-4994. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-13-4973-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of climate-relevant aerosol properties retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.4353 - 4392. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-13-4353-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Chemistry Transport Modeling with the On-Line CHIMERE-WRF Model over the French Alps-Analysis of a Feedback of Surface Particulate Matter Concentrations on Mountain Meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lapere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.565. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11060565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03318322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range and local air pollution: what can we learn from chemical speciation of particulate matter at paired sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hopke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik van Pinxteren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.409-429. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-409-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of particulate-matter air pollution and its oxidative potential in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar R Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Estelle Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaira Leni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587 (7834), pp.414 - 419. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2902-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term aerosol optical hygroscopicity study at the ACTRIS SIRTA observatory: synergy between ceilometer and in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Esteban Bedoya-Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Titos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Bravo-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.7883-7896. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-7883-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year source apportionment of submicron organic aerosols from near-continuous highly time-resolved measurements at SIRTA (Paris area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.14755-14776. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14755-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fractions does matter for aerosol source apportionment. Part 3: Combining off-line and on-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Sofowote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 690, pp.944-955. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and Geographical Origins of PM10 in Metz (France) Using Oxalate as a Marker of Secondary Organic Aerosols by Positive Matrix Factorization Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (7), pp.370. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10070370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.310. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations and Chemical Predictors of Oxidative Potential (OP) of Particulate Matter (PM), for Seven Urban French Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.698. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10110698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of organic aerosols in Europe: a modeling study using CAMx with modified volatility basis set scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhui Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Aksoyoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El-Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ciarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Denier van Der Gon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (24), pp.15247-15270. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15247-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The second ACTRIS inter-comparison (2016) for Aerosol Chemical Speciation Monitors (ACSM): Calibration protocols and instrument performance evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (7), pp.830-842. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02786826.2019.1608901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of intermediate, semi and low volatile organic compounds from traffic and their impact on secondary organic aerosol concentrations over Greater Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moukhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.126 - 137. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of major secondary organic aerosol contribution to lensing effect black carbon absorption enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-018-0056-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fractions does matter for aerosol source apportionment. Part 2 : Intensive short-term campaign in the Paris area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 634, pp.267-278. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Measurement-Based Methodologies to Apportion Secondary Organic Carbon (SOC) in PM2.5 : A Review of Recent Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (11), pp.art. 452. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos9110452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology – 6: scattering properties of atmospheric aerosol particles from 28 ACTRIS sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Alados-Arboledas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christo Angelov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.8727-8744. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7877-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des composés organiques nitrés dans l’atmosphère. Caractérisation moléculaire et études de sources en air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-2018, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-02044866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user-friendly tool for comprehensive evaluation of the geographical origins of atmospheric pollution: Wind and trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.183-187. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field characterization of the PM2.5 Aerosol Chemical Speciation Monitor : insights into the composition, sources, and processes of fine particles in eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.14501-14517. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-14501-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and atmospheric chemistry of oxy- and nitro-PAHs in the ambient air of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de la spéciation de la fraction organique pour l’évaluation des sources de particules dans l’air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016-2017, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited formation of isoprene epoxydiols-derived secondary organic aerosol under NOx-rich environments in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (4), pp.2035-2043. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL072368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The filter-loading effect by ambient aerosols in filter absorption photometers depends on the coating of the sampled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Gregoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Anne Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1043-1059. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-1043-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising an intense PM pollution episode in March 2015 in France from multi-site approach and near real time data : Climatology, variabilities, geographical origins and model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.68-84. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01868316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015-2016, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic induced particle resuspension in Paris: Emission factors and source contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.114 - 124. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability and source apportionment of volatile organic compounds (VOCs) in the Paris megacity (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11961 - 11989. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11961-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the boundary layer dynamics effects on an extreme air pollution event in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141 (2), pp.571 - 579. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’agriculture sur les concentrations en particules dans l’atmosphère et l’apport de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Numéro spécial, pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxidation processes from emission to ambient air introduction of aerosol emitted by residential log wood stoves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujay-Plouzeau Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlhac Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaccounted variability in NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; agricultural sources detected by IASI contributing to European spring haze episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Hamaoui-Laguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (10), pp.5475-5482. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01322800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des sources et des processus de formation de la pollution particulaire dans l’air ambiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014-2015, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOC comparison exercise with identical thermal protocols after temperature offset correction &ndash; instrument diagnostics by in-depth evaluation of operational parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panteliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hafkenscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diapouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (2), pp.779 - 792. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-779-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS ACSM intercomparison – Part 2: Intercomparison of ME-2 organic source apportionment results from 15 individual, co-located aerosol mass spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.2555-2576. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-2555-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to assess the performance and uncertainty of source apportionment models II: The results of two European intercomparison exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 123 (19), pp.240 - 250. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years of near real-time chemical composition of submicron aerosols in the region of Paris using an Aerosol Chemical Speciation Monitor (ACSM) and a multi-wavelength Aethalometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.2985-3005. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-2985-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF A SAHARAN DUST OUTBREAK ON PM 10 GROUND LEVELS IN SOUTHEASTERN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Endlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épisodes de pollution particulaire en France : quels enseignements tirer des récents épisodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Spécial Mars, pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS ACSM intercomparison – Part 1: Reproducibility of concentration and fragment results from 13 individual Quadrupole Aerosol Chemical Speciation Monitors (Q-ACSM) and consistency with co-located instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (12), pp.5063 - 5087. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-5063-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la contribution des émissions Îhiculaires à l'échappement et hors-échappement aux teneurs atmosphériques en PM10 par Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, 9 p. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicron aerosol source apportionment of wintertime pollution in Paris, France by Double Positive Matrix Factorization (PMF2) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (24), pp.13773-13787. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-13773-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clues for a standardised thermal-optical protocol for the assessment of organic and elemental carbon within ambient air particulate matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maenhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1649-1661. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-1649-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contribution of sea salt aerosols on atmospheric particles measured at an urban tropical location in Reunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatrapatty Bhugwant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sieja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (8), pp.828-842. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jep.2013.48097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the origins, chemical composition and aging of oxygenated organic aerosols: case study of a Mediterranean industrialized environment, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (15), pp.7875-7894. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-7875-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative pathway for atmospheric particles growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosenorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.6840-6844. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1120593109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes d'analyses chimiques des PM pour la connaissance des sources d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol properties and associated radiative effects over Cairo (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (2), pp.263-276. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2010.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large contribution of water-insoluble secondary organic aerosols in the region of Paris (France) during wintertime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile d'Argouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dolgorouky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.D22203. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD015756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises environnementales : la modélisation au service de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2010-2011, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aerosol chemical composition with aerosol mass spectrometry in Central Europe: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. H. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Alfarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (21), pp.10453-10471. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-10453-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing in near real time the impact of the April 2010 Eyjafjallajökull ash plume on air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.1217-1221. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observations of carbonaceous aerosols in the Austral Ocean atmosphere: Evidence of a biogenic marine organic source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (D15), </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JD011998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient measurements of light-absorption by agricultural waste burning organic aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Abdelwahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (7), pp.613-620. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-partitioning of an urban aerosol to identify particle determinants involved in the proinflammatory response induced in airway epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiran Ramgolam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gaudichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-6-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a significant contribution of wood burning aerosols to PM2.5 during the winter season in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (22-23), pp.3640-3644. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of carbonaceous aerosols in the Eastern Mediterranean: evidence of long-range transport of biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liakakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (18), pp.5551-5563. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-8-5551-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime residential wood burning evidenced from an indirect method for estimating real-time concentration of particulate organic matter (POM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (9), pp.2158-2172. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of black carbon concentration peaks in Cairo (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.F. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1-2), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of major aerosol species and their transformations in Cairo megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek El-Araby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (7), pp.1503-1516. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.10.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant formation of water-insoluble secondary organic aerosols in semi-arid urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdelwahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (15), pp.L15801. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and contribution to PM2.5 of semi-volatile aerosols in Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (36), pp.7969-7976. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2007.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed optical and chemical evaluations of modern glass soiling in various European urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (37), pp.7192-7204. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time Positive Matrix Factorization approach for enhanced source apportionment of organic aerosols from aerosol mass spectrometry and molecular speciation in two urban environments (Lyon and Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Vy Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM-SUB-OP: A kinetic model of aerosol oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashmi Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lelieveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of ultrafine particles on mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa N. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioar Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia-Marles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04555203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la composition chimique des PM1 et des sources de l’aérosol organique sur différents sites français à partir de jeux de données pluriannuels à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Atmosphère, Climat et environnements urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INSU, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling vs. Seasonal PMF: Multi-site and synthetic dataset comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of fresh and coated combustion aerosol investigated during MORE-RAINI campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Jagodič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Kattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lewis Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03989138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summertime (2020) Source Apportionment of Organic Aerosols in relation with their gaseous precursors, Volatile Organic Compounds, in the Paris region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-time-resolution carbonaceous aerosols fingerprint using an advanced total carbon–black carbon (TC-BC(λ)) method in Greater Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matic Ivancic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Gregorič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gašper Lavrič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bálint Alföldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation yields and physicochemical properties of the SOA formed from the day- and night-time oxidation of furans and PAHs performed in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04016852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of PM chemical composition to COVID-19 lockdown in Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04033927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time source apportionment of organic aerosols in three European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang I. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay G Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iasonas Stavroulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03541115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and chemistry of the harmful components in particulate air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-E. Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Leni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04033914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First year of real-time VOC measurements at the SIRTA facility (Paris region, France): diurnal and seasonal variabilities, impact of lockdowns on air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2021, Online, Austria. pp.EGU21-8643, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03497558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large-scale source apportionment of oxidative potential at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03552580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLOSSAL TEAM, Fine aerosol chemical composition and sources in Europe using high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference 2020 – The 12th International Conference On Air Quality Science &amp; Application, (Grèce), May 18-22, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine aerosol chemical composition and sources in Europe using high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of secondary organic aerosol to lensing effect black carbon absorption enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International conference on carbonaceous particles in the atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Influence of Secondary Organic Aerosols on Black Carbon Absorption Enhancement in the Region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des composés azotés inorganiques au sein des observatoires nationaux de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux sur les connaissances apportées par les études expérimentales des sources de particules fines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques ADEME-ANSES "Recherche sur l’air : Sources, effets sanitaires et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources contribution to the oxidative potential of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; at 15 French sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Graeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance en temps réel de la composition chimique des particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6+-year source apportionment of fine carbonaceous aerosols at SIRTA (Paris region, France) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer (AE33)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of atmospheric particulate matter : method & application at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Dalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High time resolution measurement of the OM to OC ratio in PM1 and PM2.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasper Lavric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols based on High-Time Resolution Instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cruz Minguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S.H. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major influence of secondary organic aerosols on black carbon absorption enhancement in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High time resolution measurement and source apportionment of TC, BC and OC, EC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia Vlachou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International conference on carbonaceous particles in the atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Nojgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lufti Peker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of carbonaceous aerosols based on high-time resolution instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year source apportionment of highly-time resolved carbonaceous aerosol in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et quantification des sources de particules fines dans l'air ambiant en France : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Assises nationales de la Qualité de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Aerosol Sources on Atmospheric Black Carbon Absorption Enhancement in the Region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source contributions to PM10 levels in a coastal area in northern France: a one year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Moufarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Environmental Toxicology and Chemistry - SETAC, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach to resolve sources of organic aerosol by combining offline and online ambient measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.M. Sofowote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining online and offline measurements for organic aerosol source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congrès Français sur les Aérosols (CFA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARABLACK : Characterization in the discharge of plants, of atmospheric emission of black carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference and Exhibition on Emissions Monitoring (CEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Year Comparison of SOA Markers Modelling and Measurements : Seasonality and Gas/Particle Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of the chemistry and sources of submicron aerosols at SIRTA in Paris area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants des concentrations en PM10 dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale du programme CARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal inversion influence on the mixing layer height during a record pollutant event at Paris megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Bravo Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting "European Conference for Applied Meteorology and Climatology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of SOA markers: simulation through detailed mechanisms and validation by comparison with measurements. A new approach to understand SOA formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methodologies used for the estimation of secondary organic carbon (SOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OCAPI collaborative platform: study of two particle pollution episodes in 2016 in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-17629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM10) using a constrained USEPA-PMF5.0 model on different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergic approach to perform source apportionment of organic aerosol using offline and online measurements in positive matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one year study to estimate maritime contributions to PM10 levels in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Chemical and Biological Processes: Interactions and Impacts (ATMOCHEMBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chemistry of Clermont-Ferrand (ICCF); Laboratory of Physical Meteorology (LaMP); Laboratory of Marine Environmental Sciences (LEMAR), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of SOA markers : simulation through detailed mechanisms and validation by comparison with measurements. a new approach to understand SOA formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating that speciation of organic fraction does matter for source apportionment : use of specific primary and secondary organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synergic approach to perform source apportionment of organic aerosol using offline and online measurements in Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des travaux pour l’identification des sources de pollution au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA sur les observatoires nationaux CARA et MERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Center) : Results from the 2016 ACTRIS intercomparison exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des émissions liées au trafic ferry sur les teneurs en NOx, SO2 et en particules dans l'air dans un port majeur du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International Francophone en Environnement et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d'Opale (ULCO), Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising an intense PM pollution episode in march 2015 in France from multi-site approach and near real time data : climatology, variabilities, geographical origins and model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization in the discharge of plants, of atmospheric emission of black carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raventos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Poulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of PM pollution within the French CARA program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air 2016 "Air Quality Monitoring - Evolving Issues and New Technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM10 chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-15445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time characterization of isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) in Eastern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yele Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of primary and secondary processes in the formation of oxy-PAHs and nitro- PAHs in Paris (France) by conjoining on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in Paris: a focus on traffic resuspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of primary and secondary processes in the formation of Oxy-PAHs and Nitro-PAHs in Paris (France) by conjoining on-line and off-line measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring aerosol black carbon age with aethalometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gregoric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Bruns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Indian Aerosol Science and Technology Association "Aerosols and Climate Change : Insights and Challenges" (IASTA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intense PM pollution episode in France during March 2015: multi-site approach and near real time data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France: a comprehensive source apportionment study with PMF5 at five sampling sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICTA 2016 - 4th Iberian Meeting on Aerosol Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the UFP_3031 Uncertainty on Number Concentration regarding Ambient Air Particle Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of organic aerosols in Paris (France) using offline-AMS analysis and validation of factors through the use of external markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Rudolf Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen's stable isotopes as a proxy to determine ammonium sources in PM using a Monte Carlo's simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the UFP_3031 uncertainty on number concentration regarding ambient air particle monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thomasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multiple ACSMs using laboratory secondary organic aerosol generated with a potential aerosol mass oxidation flow reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of cross modelling and field measurement approaches on the evaluation of SOA distribution: a case study in Grenoble, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the sources and dynamic processes leading to the increase of atmospheric CO2, black carbon and other trace species during recent urban pollution events in the Paris megacity region : a synergy of resources provided by the IPSL OCAPI platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Bregonzio-Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year continuous on-line monitoring of the submicron aerosol chemical composition at the SIRTA-LSCE ACTRIS supersite (Paris area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACMCC (Aerosol Chemical Monitor Calibration Centre) : An overview of the recent ACTRIS intercomparison exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic carbon (SOC) estimation using several indirect techniques and the evaluation of their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the geographical origins of fine particulate pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive source apportionment of submicron aerosols in Metz, France, by PMF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ockler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers : What benefits/what drawbacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by residential log wood stoves : highlight of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the loading effect in absorption filter photometers - dual spot aethalometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFir, a new integrated tool for wind sector apportionment by Non-parametric Wind Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ockler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des principales sources de PM10 impactant le nord de la France : Résultats préliminaires pour un site urbain à Nogent-Sur-Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic approach for sources deconvolution of atmospheric NH4 NO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Erbland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimation of the marine sources impact on PM10 levels in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EFCA International Symposium on Ultrafine Particles "Air quality and climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of marine sources on PM10 levels and composition in the northern coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution particulaire en région Ile-de-France : Mesures en temps réel sur le long terme et déconvolution de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N stable isotopes from particulate ammonium nitrate: understanding of the atmospheric processes and the sources of PM10 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year monitoring of PAHs, nitro-PAHs and oxy-PAHs in Grenoble (France): seasonal variability, gas/particle partitioning, source and cancer risk estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guillaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Carbon over the region of Paris (France) : spatial distribution, sources, and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aerosol Chemical Monitor Calibration Center (ACMCC): a new facility for the quality control of ACTRIS-2 Aerosol Chemical Speciation Monitor (ACSM) measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 14 ACSMs and co-located real-time aerosol instruments at the SIRTA French Atmospheric Supersite in the region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time detection of Bioaerosols by Mass Spectrometry and Fluorescence methods during the BIODETECT 2014 campaign at CEA/LSCE/ACTRIS SUPERSITE (Saclay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Junot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fennaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic wood stoves : evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Organic Molecular Markers for the Apportionment of Aerosols - Insight from PMF Analysis at 3 French Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Inter-comparison of Laser/Light-induced Fluorescence (L/LIF) Methods for the Real-time Detection of Bioaerosols: BIODETECT 2014 Campaign at CEA/LSCE ACTRIS SUPERSITE (Saclay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Poeschl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODETECT 2014 campaign in Paris area : Overview of the experimental strategy and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the ACTRIS ACSM intercomparison study at the SIRTA French Atmospheric Supersite in the region of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des sources de pollution particulaire en région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Edition des Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonaceous aerosols in the Western Mediterranean during summertime and their contribution to the aerosol optical properties at ground level: First results of the ChArMEx-ADRIMED 2013 intensive campaign in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Aerosol (OA) source apportionment using “Sliding Window” Positive Matrix Factorization (PMF) approach applied to 1-year Aerosol Chemical Speciation Monitor (ACSM) measurements in the region of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic log wood burners: evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et origines des particules atmosphériques PM10 sur le littoral Nord - Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition des Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Prévention de la Pollution Atmosphérique (APPA) Nord-Pas-de-Calais; Laboratoire PhysicoChimie des Processus de Combustion et de l'Atmosphère (PC2A); Faculté des Sciences pharmaceutiques et biologiques de l’université de Lille 2, Feb 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the first-ever ACSM intercomparison study from the ACTRIS-ACSM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of organic molecular markers for the apportionment of aerosols - Insight from PMF analysis at 3 French urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a North-Western Europe regional urban background site (Lens, France) : interest of the use of organic tracers in a positive matrix factorization methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a high level of particulate-pollution event in Paris Megacity by integrating in-situ and remote sensing aerosol / gas measurement at the SIRTA ACTRIS Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indication of aerosol aging by optical absorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. AAAR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense Black Carbon network in the region of Paris, France : Implementation, objectives, and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle number (N) and black carbon (BC) in current urban air quality networks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCA International Symposium on ultrafine particles "Sources, Effects, Risks and Mitigation Strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of traffic-emitted CO2 determined from road tunnel measurements in the region of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMF*PMF: Towards a Better Link between PMF Outputs from ACSM Measurements and Aerosol Sources - First Application in the Region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. AAAR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Black Carbon concentration, sources and age using an Aethalometer AE33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning : an old source of PM that remains tricky to estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUILA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European intercomparison for receptor models : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C.S. Beddows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations in Germany, France, and Great Britain during eruptions of the Eyjafjallajokull volcano in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bruckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Friesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hebbinghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European common protocol for receptor modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.R. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-spot aethalometer : online characterization of aerosol &amp;quot;loading&amp;quot; effect parameter K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring Ambient Air 2012 "Opening opportunities through new technologies and data analysis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observation of time-resolved submicron aerosol chemical composition in the region of Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Manchester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black carbon (BC) and particle number concentration (N) measurements in urban networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EIONET Air Quality workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Favez O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence a major source of water insoluble secondary organic aerosols in the region of Paris (France) during wintertime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. d'Argouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaimoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dolgorouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International conference on carbonaceous particles in the atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of thermal-optical protocols currently used in France and Europe for the assessment of ambient air organic and elemental carbon within PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maenhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Putaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysics Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and particle growth from gaseous compounds released during particles filter regeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The megapoli paris campaign for urban aerosol characterisation - a comprehensive data set for air quality model evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.519-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of the Eyjafjallajokull's eruption on surface air quality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Biaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2010 (IAC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monge M.-E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Hornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the chemical composition of secondary organic aerosol in the rural/ urban Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03541028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action CA16109 COLOSSAL Chemical On-Line cOmpoSition and Source Apportionment of ﬁne aerosoL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cruz Minguillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André S. H. Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gilardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site Concentration Field method applied to the outputs of a comprehensive source apportionment study (PMF) in the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France : a comprehensive source apportionment study with PMF5 at five sampling sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers: What benefits/what drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of PM10 levels and composition at Cape Gris-Nez, a French coastal site under maritime traffic influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Cleaner Air, Better Health" Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04306162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the main sources of PM10 impacting the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Miguel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants PC2A-EMD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of ME-2 source apportionment results from 15 co-located aerosol mass spectrometers from the ACTRIS-ACSM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Frohlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay G. Slowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification statistique des déterminants des concentrations en PM10 dans le nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. Actes de la 8ème édition des Journées interdisciplinaires de la qualité de l'air (JIQA), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et origine des particules atmosphériques PM10 sur le littoral Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiphaine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques des chercheurs IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European guide on air pollution source apportionment with receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mircea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diapouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Manousakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, JRC117306 ; EUR 29816, 2019, JRC technical reports, 9789276090014. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/439106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03319545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European guide on air pollution source apportionment with receptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo R. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, EUR 26080 EN, 2014, JRC reference reports, 9789279325144. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2788/9307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la composition chimique des particules atmosphériques : complémentarités des observatoires nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théma Essentiel - ISSN 2555-7564</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Directions : The future of European urban air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A.J. Kuhlbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quincey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fuller, Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Mudway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.258-260. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust pollution substantially weakens the impact of ammonia emission reduction on particulate nitrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanrui Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunjiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongcai Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minfeng Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: A one-year study to estimate maritime contributions to PM 10 in a coastal area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of carbonaceous aerosols in the eastern Mediterranean: evidence of long-range transport of biomass burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Markaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Liakakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des six premières années de données automatiques du programme CARA (Composition chimique des PM, 2015-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Surveillance de la Qualité de l'Air (LCSQA); IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France; INERIS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources des particules sur la zone littorale des Hauts de France et de la Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Vy Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atmo Hauts-de-France; Atmo Normandie; LCSQA; IGE – Institut des Géosciences de l’Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION CHIMIQUE ET ETUDE DE SOURCES DES PARTICULES AU COURS DE L’ANNEE 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique et étude de sources des particules en Martinique en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS PPP D3.1: ACTRIS Cost Book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gargano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Petracca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR Institute of Methodologies for Environmental Analysis (IMAA). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux du LCSQA dans le domaine de la normalisation française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS PPP D4.1: Concept document on ACTRIS Central Facilities structure and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoud Apituley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Belgante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blumenstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Helsinki. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode de pollution de mi-février 2018 : Eléments de compréhension à partir de mesures automatiques lors des premiers jours de l’épisode (21 au 23 février 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Central de Surveillance de la Qualité de l'Air (LCSQA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1054"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhabira Elazzouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-247-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brezins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soubise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-155-2026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Cui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-026-01922-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6817-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couvidat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121582" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05067207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Slowik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Deshmukh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-741-2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Pekel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janot Tokaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100339" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanrui Lang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongcai Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minfeng Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10587-2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Meng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Ge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00262" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-7485-2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Lou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-8163-2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Tob&#237;as" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108510" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109149" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. van Drooge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108441" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Marl&#232;s Meritxell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108510Reference:EI108510" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiatullah Hadiatullah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165466" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121805" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garmash" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko &#196;ij&#228;l&#228;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00314" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Laroussi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Filippis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163807" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Grange" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Socquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moussu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00013c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04159102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1947-2023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880973v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G Slowik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02509" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brighty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-6021-2022" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03823109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155360" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaiyi Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Li Yang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yele Sun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113557" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Mehdi El. Baramoussi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159905" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03165075v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ustache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;o Riviere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010071" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samu&#235;l Weber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishalee Ca&#241;ete" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5415-2021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157665v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.576750" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218211v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stirnberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Andersen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3919-2021" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326647v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11353-2021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487840v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Petit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dupont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17167-2021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006211v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Daellenbach" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143168" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vadel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020277" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03124156v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doucerain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020160" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125817v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lanzafame" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.M. Bandowe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shahpoury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143921" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567678v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hopke" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik van Pinxteren" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-409-2020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095756v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar R Daellenbach" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Estelle Cassagnes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Leni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2902-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923934v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140752" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0081" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318328v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Gruner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tuch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4973-2020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094657v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135055" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318322v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lapere" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060565" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923950v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14755-2019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272630v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Sofowote" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.378" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923960v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Esteban Bedoya-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Bravo-Aranda" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-7883-2019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10070370" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442585v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110698" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466893v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15247-2019" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044866v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863464v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Angelov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7877-2018" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moukhtar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.02.031" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TPF9RBX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116800v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-018-0056-2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853335v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.296" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319041v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9110452" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868316v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.012" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G9SN1DL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863156v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Gregoric" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Anne Bruns" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1043-2017" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863245v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14501-2017" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853423v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.022" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863155v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.04.042" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869671v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863151v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072368" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322800v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069361" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535815v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Federica" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Charles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aujay-Plouzeau Robin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlhac St&#233;phane" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.002" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585002v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandolfi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alastuey" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Querol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.01.022" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L3H1GXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869624v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587551v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elias" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.061" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854326v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805207v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croteau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5063-2015" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806262v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panteliadis" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hafkenscheid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cary" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diapouli" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-779-2015" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869536v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806184v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canonaco" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2555-2015" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805204v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karagulian" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Almeida" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artaxo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.068" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862513v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2985-2015" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361011v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Endlicher" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855171v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862440v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13773-2014" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552801v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappini" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aujay" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maenhaut" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Putaud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1649-2014" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963482v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatrapatty Bhugwant" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sieja" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2013.48097" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700199v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenorn" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adler" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120593109" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963327v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile d'Argouges" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dolgorouky" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015756" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F6484128B52EF6F63DEDDE705AEE6F2A737B29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201841v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Alfaro" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Abdel Wahab" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mohamed" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.10.017" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBM1KQMR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869390v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681690v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.09.064" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552876v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Lanz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. H. Prevot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Alfarra" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weimer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10453-2010" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199235v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oikonomou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD011998" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431146v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Alfaro" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelwahab" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.04.002" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ79FL3S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199093v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Ramgolam" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cachier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gaudichet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-6-10" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431145v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinon" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.04.035" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B7G9KXC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193187v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Mahmoud" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.01.004" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJCKQGJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192778v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Araby" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.10.081" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BLCFJS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193887v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.11.053" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0MW8MGC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193882v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liakakou" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Markaki" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5551-2008" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192780v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdelwahab" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034446" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190545v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.09.031" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LPH5XT9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137222v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Favez" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cachier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabas" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ausset" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefevre" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.06.022" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0BDSP4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206901v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Dinh Ngoc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Francony" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05565817v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashmi Mishra" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lelieveld" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Campbell" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Lanzafame" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04555203v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa N. dos Santos" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioar Rivas" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marles" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11346" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016852v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199635v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Via" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199639v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988993v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03989138v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Jagodi&#269;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kattner" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lewis Modini" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988930v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988893v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Ivancic" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Gregori&#269;" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Lavri&#269;" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Alf&#246;ldy" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03497558v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8643" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033914v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-E. Cassagnes" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leni" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033927v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541115v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang I. Chen" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03552580v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144200v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Minguillon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prevot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilardoni" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124315v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Minguill&#243;n" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gilardoni" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124205v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237723v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Prevot" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237742v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237713v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237287v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mocnik" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237230v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237748v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237743v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Dalia" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237744v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rigler" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Lavric" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02288865v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237790v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237741v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237747v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Minguillon" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S.H. Prevot" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237724v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Vlachou" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239342v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239354v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239337v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782372v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roche" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863327v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239341v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853218v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poulleau" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fievet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239338v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853545v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledoux" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853604v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853508v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trong" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853509v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146088v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Miguel Oliveira" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853464v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853518v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853603v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853546v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Bravo Aranda" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gross" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853520v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853519v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853121v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853117v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853123v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853516v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucarelli" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854285v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854716v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854280v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854712v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854287v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863123v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregoric" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bruns" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854289v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119144v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854274v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854284v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854715v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854136v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854711v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854302v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dalle" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thomasson" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pin" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mesbah" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854714v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Rudolf Daellenbach" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854278v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854349v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854704v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854288v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855118v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghersi" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855117v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truong" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855111v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855115v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855110v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ockler" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855109v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855103v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855096v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852909v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855120v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbero" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillon" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erbland" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852933v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855121v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852908v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855116v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savarino" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855113v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nuttens" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumet" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855107v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855513v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupont" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855557v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852855v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Huffman" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gallagher" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855517v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855555v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pelletier" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966403v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852856v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poeschl" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855558v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852365v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junot" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fennaille" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862258v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855495v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855514v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855516v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966388v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862257v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855515v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Frohlich" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852857v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971212v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971222v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971133v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971186v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reche" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971239v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ammoura" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971205v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971168v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971105v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971048v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.S. Beddows" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardoni" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971045v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurzler" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruckmann" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friesel" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiger" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hebbinghaus" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971049v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Larsen" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971102v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971046v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709944v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603880v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970848v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Argouges" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaimoz" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolgorouki" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970906v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973562v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497976v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazri" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970664v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alsac" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541028v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150502v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124158v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966601v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854282v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854286v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966599v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411960v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewa&#235;le" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Delaunay" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411961v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862259v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306162v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966449v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638166v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852364v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G. Slowik" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319545v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. Belis" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mircea" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Manousakas" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/439106" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855496v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo R. Larsen" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/9307" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249564v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Moullec" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855500v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.J. Kuhlbusch" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quincey" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fuller, Gary" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kelly" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mudway" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.01.012" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039682v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04139015v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328321v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206916v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05006140v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251392v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251178v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618071v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gargano" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cede" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618082v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Amodeo" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Apituley" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Belgante" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boone" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242369v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhabira Elazzouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-247-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brezins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soubise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-155-2026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Cui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-026-01922-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05067207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Slowik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6817-2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couvidat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Qian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01097-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Pekel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kranenburg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janot Tokaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100339" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanrui Lang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongcai Rao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minfeng Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-10587-2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Deshmukh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-741-2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Meng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Ge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00262" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-7485-2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Lou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-8163-2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tassel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09666-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Tob&#237;as" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109149" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. van Drooge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108441" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Marl&#232;s Meritxell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108510Reference:EI108510" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621408v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108510" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiatullah Hadiatullah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165466" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146486v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121805" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garmash" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko &#196;ij&#228;l&#228;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00314" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Laroussi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Filippis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163807" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Grange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Socquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moussu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00013c" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04159102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1947-2023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03823109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155360" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860164v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaiyi Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Li Yang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yele Sun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G Slowik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02509" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brighty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-6021-2022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Mehdi El. Baramoussi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ouchen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159905" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006211v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Daellenbach" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnaire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143168" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218211v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stirnberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Andersen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3919-2021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326647v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samu&#235;l Weber" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11353-2021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487840v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dupont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17167-2021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03157665v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.576750" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148237v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vadel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020277" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125817v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lanzafame" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.M. Bandowe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shahpoury" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143921" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03124156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doucerain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020160" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03165075v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ustache" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;o Riviere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12010071" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246714v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trishalee Ca&#241;ete" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-5415-2021" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923934v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140752" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783474v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2020-0081" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094657v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135055" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Gruner" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tuch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4973-2020" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318322v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lapere" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060565" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567678v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hopke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik van Pinxteren" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-409-2020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar R Daellenbach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Estelle Cassagnes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Leni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2902-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923960v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Esteban Bedoya-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Bravo-Aranda" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-7883-2019" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923950v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14755-2019" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272630v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Sofowote" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.378" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552739v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10070370" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442585v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110698" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466893v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ciarelli" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van Der Gon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15247-2019" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806855v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moukhtar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.02.031" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TPF9RBX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116800v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-018-0056-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853335v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.296" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319041v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9110452" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863464v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Angelov" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7877-2018" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044866v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853423v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.022" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863245v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14501-2017" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.04.042" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869671v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863151v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL072368" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863156v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Gregoric" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Anne Bruns" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1043-2017" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868316v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G9SN1DL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869624v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585002v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandolfi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alastuey" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Querol" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.01.022" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L3H1GXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587551v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elias" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.061" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854326v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535815v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Federica" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Charles" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aujay-Plouzeau Robin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlhac St&#233;phane" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.002" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dufour" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Hamaoui-Laguel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069361" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869536v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806262v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panteliadis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hafkenscheid" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cary" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diapouli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-779-2015" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806184v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canonaco" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-2555-2015" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805204v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karagulian" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Almeida" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artaxo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.068" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862513v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2985-2015" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361011v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Endlicher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855171v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805207v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croteau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5063-2015" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862440v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13773-2014" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552801v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aujay" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maenhaut" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Putaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1649-2014" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963482v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatrapatty Bhugwant" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sieja" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2013.48097" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687217v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7875-2013" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700199v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Monge" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenorn" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adler" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120593109" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201841v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Alfaro" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Abdel Wahab" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mohamed" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.10.017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBM1KQMR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963327v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile d'Argouges" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dolgorouky" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015756" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F6484128B52EF6F63DEDDE705AEE6F2A737B29/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869390v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552876v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Lanz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. H. Prevot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Alfarra" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weimer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mohr" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10453-2010" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681690v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.09.064" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199235v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oikonomou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD011998" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431146v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Alfaro" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelwahab" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.04.002" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ79FL3S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199093v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Ramgolam" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cachier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gaudichet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-6-10" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431145v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.04.035" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B7G9KXC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193882v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liakakou" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Markaki" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5551-2008" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193887v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.11.053" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0MW8MGC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193187v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Mahmoud" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.01.004" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJCKQGJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192778v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El-Araby" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.10.081" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25BLCFJS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192780v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdelwahab" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034446" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190545v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.09.031" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LPH5XT9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137222v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Favez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cachier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabas" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ausset" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lefevre" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.06.022" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0BDSP4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206901v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Dinh Ngoc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Francony" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05565817v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashmi Mishra" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lelieveld" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Campbell" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Lanzafame" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04555203v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa N. dos Santos" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioar Rivas" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marles" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11346" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199635v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Via" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Daellenbach" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03989138v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Jagodi&#269;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kattner" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lewis Modini" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988993v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199639v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988930v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988893v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matic Ivancic" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Gregori&#269;" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#353;per Lavri&#269;" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Alf&#246;ldy" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016852v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033927v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541115v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang I. Chen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04033914v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-E. Cassagnes" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Leni" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03497558v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8643" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03552580v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144200v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Minguillon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prevot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilardoni" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124315v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Minguill&#243;n" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gilardoni" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237723v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Prevot" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237742v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237287v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mocnik" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237713v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237790v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02288865v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237230v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237748v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237743v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Dalia" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237744v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rigler" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Lavric" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237747v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Minguillon" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S.H. Prevot" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237741v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237724v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Vlachou" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124205v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239342v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239354v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239337v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782372v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roche" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239341v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863327v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853218v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poulleau" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fievet" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239338v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853509v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146088v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Miguel Oliveira" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853603v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853546v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Bravo Aranda" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gross" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853520v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853519v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853518v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853464v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853121v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853117v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853123v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853516v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucarelli" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853604v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853508v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trong" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853545v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledoux" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854712v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854287v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853065v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854136v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854711v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854274v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854284v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854715v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863123v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregoric" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bruns" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854289v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119144v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854302v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dalle" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thomasson" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pin" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mesbah" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854714v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Rudolf Daellenbach" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854278v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854349v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854713v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jayne" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854288v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854704v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854280v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854285v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854716v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855111v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855110v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ockler" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855115v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855103v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855096v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855109v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852909v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Oliveira" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855120v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbero" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillon" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erbland" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852933v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Delaunay" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855121v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852908v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855116v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savarino" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855113v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nuttens" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guillaumet" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855107v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855118v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghersi" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855117v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truong" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855557v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855558v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852365v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junot" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fennaille" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855555v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pelletier" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966403v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852856v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gallagher" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Huffman" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Poeschl" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852855v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855517v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862258v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855514v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855495v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855516v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966388v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862257v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855515v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Frohlich" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852857v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855513v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupont" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971212v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971133v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971186v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viana" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reche" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971239v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ammoura" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971205v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971222v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971168v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971048v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.S. Beddows" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardoni" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971045v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurzler" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruckmann" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friesel" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geiger" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hebbinghaus" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971049v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Larsen" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971102v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971046v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709944v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Danna" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971105v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970848v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Argouges" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaimoz" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolgorouki" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970906v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603880v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497976v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulon" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazri" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973562v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970664v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alsac" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Biaudet" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541028v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150502v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124158v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854282v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966601v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854286v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966599v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411960v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewa&#235;le" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Delaunay" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306162v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966449v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638166v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852364v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G. Slowik" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862259v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411961v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319545v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio A. Belis" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mircea" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Manousakas" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/439106" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855496v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo R. Larsen" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/9307" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249564v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Moullec" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855500v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.J. Kuhlbusch" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quincey" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fuller, Gary" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kelly" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mudway" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.01.012" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039682v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04139015v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328321v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206916v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05006140v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251392v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251178v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618071v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gargano" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Petracca Altieri" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cede" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251447v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618082v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Amodeo" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Apituley" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Belgante" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blumenstock" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Boone" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242369v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>