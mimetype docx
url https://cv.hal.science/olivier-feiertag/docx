--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -658,183 +658,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nerf de l’après-guerre : le financement de la reconstruction entre l’État et le marché (1944-1947)</w:t>
+                <w:t xml:space="preserve">La Banque de France et son gouverneur face à la sanction des finances extérieures sous la IVe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Feiertag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Lendemains de libération - Lendemains de guerre, 39-40, pp.46-51. </w:t>
+              <w:t xml:space="preserve">, 1995, Europe : nouveaux aspects, nouveaux débats, 37-38, pp.15-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mat.1995.402763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/mat.1995.402737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746853v1</w:t>
+                <w:t xml:space="preserve">hal-03746134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Banque de France et son gouverneur face à la sanction des finances extérieures sous la IVe République</w:t>
+                <w:t xml:space="preserve">Le nerf de l’après-guerre : le financement de la reconstruction entre l’État et le marché (1944-1947)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Feiertag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Europe : nouveaux aspects, nouveaux débats, 37-38, pp.15-22. </w:t>
+              <w:t xml:space="preserve">, 1995, Lendemains de libération - Lendemains de guerre, 39-40, pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mat.1995.402737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/mat.1995.402763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746134v1</w:t>
+                <w:t xml:space="preserve">hal-03746853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1590,164 +1590,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank Al-Maghrib, L’émergence d’une banque centrale du XXe au XXIe siècle</w:t>
+                <w:t xml:space="preserve">Les banques centrales et l’État-nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Feiertag</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Margairaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361325v1</w:t>
+                <w:t xml:space="preserve">hal-01940144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les banques centrales et l’État-nation</w:t>
+                <w:t xml:space="preserve">Bank Al-Maghrib, L’émergence d’une banque centrale du XXe au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Feiertag</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940144v1</w:t>
+                <w:t xml:space="preserve">hal-02361325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention des banques centrales : organisation et gouvernance</w:t>
               </w:r>
@@ -2971,96 +2971,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les banques centrales face à la ‘grande inflation” (1968-1979)</w:t>
+                <w:t xml:space="preserve">La politique du franc CFA (1959-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Feiertag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Bat; Olivier Forcade; Sylvain Mary. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calmer les prix, l’inflation en Europe dans les années 1970</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Jacques Foccart : archives ouvertes (1958-1974) : la politique, l'Afrique et le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, 2017, 979-10-231-0560-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361361v1</w:t>
+                <w:t xml:space="preserve">hal-02375225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie française de 1914 à nos jours : le temps de la mondialisation</w:t>
               </w:r>
@@ -3113,100 +3117,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique du franc CFA (1959-1974)</w:t>
+                <w:t xml:space="preserve">Les banques centrales face à la ‘grande inflation” (1968-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Feiertag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Foccart : archives ouvertes (1958-1974) : la politique, l'Afrique et le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, 2017, 979-10-231-0560-5</w:t>
+              <w:t xml:space="preserve">Calmer les prix, l’inflation en Europe dans les années 1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375225v1</w:t>
+                <w:t xml:space="preserve">hal-02361361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations financières entre la Russie et la France pendant la Première Guerre mondiale : arme financière et logiques de marché</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laperdrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.016.0128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.181.0133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.114.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1995.402763" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1995.402737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02277722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02277720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duchaussoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyce Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.85479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.feier.2019.01.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Decorzant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/medihal-02278106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laperdrix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.016.0128" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.181.0133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.114.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1995.402737" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1995.402763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bellavitis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Margairaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02277722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02277720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duchaussoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyce Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Aglan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.85479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.feier.2019.01.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Decorzant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/medihal-02278106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Daireaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>