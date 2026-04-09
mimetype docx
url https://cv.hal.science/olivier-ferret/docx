--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2732,493 +2732,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lerner</w:t>
+                <w:t xml:space="preserve">Génération contrôlée de cas cliniques en français à partir de données médicales structurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.435-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384431v1</w:t>
+                <w:t xml:space="preserve">hal-04623034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d’entités nommées décrivant des chaînes de traitement bioinformatiques dans des articles scientifiques en anglais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.421-438, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56027-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623033v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Pretrained Language Models with Hierarchy Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Extraction d’entités nommées décrivant des chaînes de traitement bioinformatiques dans des articles scientifiques en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval, ECIR 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.422-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750070v1</w:t>
+                <w:t xml:space="preserve">hal-04623033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où la frugalité rejoint l'éthique : utilisation de données synthétiques pour la reconnaissance d'entités cliniques</w:t>
+                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur le traitement automatique des langues frugal et la recherche d'information frugale, ATALA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438229v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Structured Health Information for Controlled Generation of Clinical Cases in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3263,1735 +3271,1679 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Clinical Natural Language Processing Workshop At NAACL 2024 (ClinicalNLP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Mexico city, Mexico. pp.172-184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2024.clinicalnlp-1.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+                <w:t xml:space="preserve">Extraction des arguments d'événements à partir de peu d'exemples par méta-apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.14-20</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555052v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des arguments d'événements à partir de peu d'exemples par méta-apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer les modèles de langue pré-entraînés avec des propriétés de hiérarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Lovón-Melgarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.97-112</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les équipes de recherche SAMoVA, MELODI et IRIS de l’Institut de Recherche en Informatique de Toulouse (IRIT UMR 5505); L’équipe PLC du laboratoire Cognition, Langues, Langage, Ergonomie (CLLE UMR 5263); L’axe neurocognition langagière, linguistique et phonétique cliniques du laboratoire de NeuroPsychoLinguistique (LNPL URI EA 4156), Jul 2024, Toulouse, France. pp.6--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623011v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les modèles de langue pré-entraînés avec des propriétés de hiérarchie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Probing Pretrained Language Models with Hierarchy Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Lovón-Melgarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Moreno</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval, ECIR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.126-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56060-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622995v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Information Retrieval Augmented Generation for Knowledge-based Visual Question Answering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Adjali</w:t>
+                <w:t xml:space="preserve">Où la frugalité rejoint l'éthique : utilisation de données synthétiques pour la reconnaissance d'entités cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'étude sur le traitement automatique des langues frugal et la recherche d'information frugale, ATALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852275v1</w:t>
+                <w:t xml:space="preserve">hal-04438229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Multi-Level Information Retrieval Augmented Generation for Knowledge-based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.16499-16513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678063v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération contrôlée de cas cliniques en français à partir de données médicales structurées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Armingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Peuvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Souihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.435-448</w:t>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623034v1</w:t>
+                <w:t xml:space="preserve">hal-04678063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Explicit knowledge integration for knowledge-aware visual question answering about named entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRM'23 - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2023, Thessalonique, Greece. pp.29-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3591106.3592227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130203v1</w:t>
+                <w:t xml:space="preserve">cea-04172061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit knowledge integration for knowledge-aware visual question answering about named entities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Grimal</w:t>
+                <w:t xml:space="preserve">MEERQAT-IRIT at SemEval-2023 task 2: Leveraging contextualized tag descriptors for multilingual named entity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lovon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRM'23 - ACM International Conference on Multimedia Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.878-884, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.semeval-1.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3591106.3592227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04172061v1</w:t>
+                <w:t xml:space="preserve">hal-04350288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEERQAT-IRIT at SemEval-2023 task 2: Leveraging contextualized tag descriptors for multilingual named entity recognition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.46-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.semeval-1.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350288v1</w:t>
+                <w:t xml:space="preserve">hal-04130203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées fondée sur des modèles de langue enrichis avec des définitions des types d'entités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lovon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 30e Conférence sur le Traitement Automatique des Langues Naturelles (CORIA TALN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications (ARIA); Association pour le Traitement Automatique des Langues (ATALA), Jun 2023, Paris, France. pp.185-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141920v1</w:t>
+                <w:t xml:space="preserve">hal-04131547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'entités nommées fondée sur des modèles de langue enrichis avec des définitions des types d'entités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 30e Conférence sur le Traitement Automatique des Langues Naturelles (CORIA TALN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications (ARIA); Association pour le Traitement Automatique des Langues (ATALA), Jun 2023, Paris, France. pp.185-194</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131547v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferret Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130225v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131549v1</w:t>
+                <w:t xml:space="preserve">hal-05141920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Synthetic Text Help Clinical Named Entity Recognition? A Study of Electronic Health Records in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de relations sémantiques et modèles de langue : pour une relation à double sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.123-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018935v2</w:t>
+                <w:t xml:space="preserve">hal-04130150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Inverse Cloze Task for Knowledge-based Visual Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5010,100 +4962,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
+                <w:t xml:space="preserve">Can Synthetic Text Help Clinical Named Entity Recognition? A Study of Electronic Health Records in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -5121,1591 +5073,1583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102816v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations sémantiques et modèles de langue : pour une relation à double sens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.123-136</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130150v1</w:t>
+                <w:t xml:space="preserve">hal-04102816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we guide a multi-hop reasoning language model to incrementally learn at each single-hop?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Static Embeddings from Contextual Ones: Is It Useful for Building Distributional Thesauri?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1455-1466</w:t>
+              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2583‑2590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885173v1</w:t>
+                <w:t xml:space="preserve">cea-03745322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specializing Static and Contextual Embeddings in the Medical Domain Using Knowledge Graphs: Let's Keep It Simple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis (LOUHI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi (online), United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046746v1</w:t>
+                <w:t xml:space="preserve">hal-03680571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Re-train or train from scratch? Comparing pre-training strategies of BERT in the medical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2626-2633</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363098v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-train or train from scratch? Comparing pre-training strategies of BERT in the medical domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2626-2633</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.392-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803880v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'adaptation pour la reconnaissance d'entités médicales en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brin-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles(TALN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.215-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701491v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lerner</w:t>
+                <w:t xml:space="preserve">Specializing Static and Contextual Embeddings in the Medical Domain Using Knowledge Graphs: Let's Keep It Simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis (LOUHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi (online), United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650618v1</w:t>
+                <w:t xml:space="preserve">hal-04046746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we guide a multi-hop reasoning language model to incrementally learn at each single-hop?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lovon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.315-324</w:t>
+              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1455-1466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704007v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia (Espagne), Spain. pp.291-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08473-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03920247v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846822v1</w:t>
+                <w:t xml:space="preserve">hal-03704007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.315-324</w:t>
+              <w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.392-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03760370v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03920247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
+              <w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03740484v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
+              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701521v1</w:t>
+                <w:t xml:space="preserve">cea-03760370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
+                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -6723,1378 +6667,1434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680571v1</w:t>
+                <w:t xml:space="preserve">cea-03740484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Static Embeddings from Contextual Ones: Is It Useful for Building Distributional Thesauri?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2583‑2590</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03745322v1</w:t>
+                <w:t xml:space="preserve">hal-03701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of character-level information in an event detection model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Boros</w:t>
+                <w:t xml:space="preserve">Dynamic cross-sentential context representation for event detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Applications of Natural Language to Information Systems (NLDB 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-80599-9_11⟩</w:t>
+              <w:t xml:space="preserve">43rd European Conference on IR Research (ECIR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lucca (online), Italy. pp.295-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04363097v1</w:t>
+                <w:t xml:space="preserve">cea-04363096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des relations sémantiques sous-jacentes aux plongements contextuels de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lille, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Distributional Principles for the Semantic Study of Contextual Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Pacific Asia Conference on Language, Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Shanghai, China. pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03648645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des modèles de caractères pour la détection d'événements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">The importance of character-level information in an event detection model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Applications of Natural Language to Information Systems (NLDB 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saarbrücken, Germany. pp.119-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80599-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265875v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic cross-sentential context representation for event detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Intérêt des modèles de caractères pour la détection d'événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd European Conference on IR Research (ECIR 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.179-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04363096v1</w:t>
+                <w:t xml:space="preserve">hal-03265875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation dynamique et spécifique du contexte textuel pour l'extraction d'événements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.40-53</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784754v3</w:t>
+                <w:t xml:space="preserve">hal-02784785v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal entity linking for tweets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on Information Retrieval Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04315181v1</w:t>
+                <w:t xml:space="preserve">hal-02611042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Brunet</w:t>
+                <w:t xml:space="preserve">CharacterBERT: Reconciling ELMo and BERT for Word-Level Open-Vocabulary Representations From Characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Noji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona (on line), Spain. pp.6903-6915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363095v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a multimodal entity linking dataset from tweets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Adjali</w:t>
+                <w:t xml:space="preserve">Représentation dynamique et spécifique du contexte textuel pour l'extraction d'événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4885-4292</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315504v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784754v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Multimodal entity linking for tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on Information Retrieval Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisbonne (Online event), Portugal. pp.463-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784785v3</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CharacterBERT: Reconciling ELMo and BERT for Word-Level Open-Vocabulary Representations From Characters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona (on line), Spain. pp.6903-6915</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100665v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Brunet</w:t>
+                <w:t xml:space="preserve">Building a multimodal entity linking dataset from tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4885-4292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611042v1</w:t>
+                <w:t xml:space="preserve">hal-04315504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching News Articles Using an Event Knowledge Graph Leveraged by Wikidata</w:t>
               </w:r>
@@ -8214,51 +8214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison qualitative et extrinsèque d'analyseurs syntaxiques du français : confrontation de modèles distributionnels sur un corpus spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,90 +8309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding strategies for specialized domains: application to clinical entity recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2019 - 57th Annual Meeting of the Association for Computational Linguistics: Student Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Florence, Italy. pp.295-301, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8420,285 +8420,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pseudo-sens pour améliorer l'extraction de synonymes à partir de plongements lexicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.365-374</w:t>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04363088v1</w:t>
+                <w:t xml:space="preserve">hal-01990502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de représentations distribuées de relations pour la désambiguïsation d’entités nommées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des pseudo-sens pour améliorer l'extraction de synonymes à partir de plongements lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.347-355</w:t>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.365-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363089v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pseudo-senses for improving the extraction of synonyms from word embeddings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de représentations distribuées de relations pour la désambiguïsation d’entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.347-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/P18-2056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04363091v1</w:t>
+                <w:t xml:space="preserve">cea-04363089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de contexte global par amorçage pour la détection d’événements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8727,519 +8774,442 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France. pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04363090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using pseudo-senses for improving the extraction of synonyms from word embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.351-357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P18-2056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990502v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et modèles en extraction d'événements supervisée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Taking into account Inter-sentence Similarity for Update Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maâli Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Eighth International Joint Conference on Natural Language Processing (IJCNLP 2017), short paper session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Taipei, Taiwan. pp.204-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561986v1</w:t>
+                <w:t xml:space="preserve">cea-01857884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Représentations et modèles en extraction d'événements supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857879v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857878v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEA LIST Participation to the TAC 2017 Event Nugget Track</w:t>
               </w:r>
@@ -9409,429 +9379,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01857883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
+                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tourille</w:t>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Tannier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01841667v1</w:t>
+                <w:t xml:space="preserve">cea-01857878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation d’entités nommées par apprentissage de modèles d’entités à large échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème COnférence en Recherche d'Information et Applications (CORIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857881v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swen Ribeiro</w:t>
+                <w:t xml:space="preserve">Désambiguïsation d’entités nommées par apprentissage de modèles d’entités à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème COnférence en Recherche d'Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France. pp.185-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W17-4211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01857885v1</w:t>
+                <w:t xml:space="preserve">cea-01857881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9863,234 +9854,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des représentations denses à partir de thésaurus distributionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.62-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-4211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01857882v1</w:t>
+                <w:t xml:space="preserve">cea-01857885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account Inter-sentence Similarity for Update Summarization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire des représentations denses à partir de thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Joint Conference on Natural Language Processing (IJCNLP 2017), short paper session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Taipei, Taiwan. pp.204-209</w:t>
+              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orléans, France. pp.93--108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857884v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la similarité entre phrases comme critère pour le résumé multi-document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maâli Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10141,51 +10141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des relations d'une base de connaissances pour la désambiguïsation d'entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10236,90 +10236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10366,51 +10366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset for open event extraction in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10461,90 +10461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10563,610 +10563,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01858431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and late combinations of criteria for reranking distributional thesauri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing (Short Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.470-476</w:t>
+              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France. pp.71--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01844049v1</w:t>
+                <w:t xml:space="preserve">cea-01858466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclasser les voisins non sémantiques pour améliorer les thésaurus distributionnels</w:t>
+                <w:t xml:space="preserve">Early and late combinations of criteria for reranking distributional thesauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Caen, France. pp.146--157</w:t>
+              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing (Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.470-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858465v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA LIST Participation at TAC EDL English Diagnostic Task</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déclasser les voisins non sémantiques pour améliorer les thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Text Analysis Conference (TAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Gaithersburg, Maryland, USA, United States</w:t>
+              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France. pp.146--157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858467v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative event schema induction with entity disambiguation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Nguyen</w:t>
+                <w:t xml:space="preserve">CEA LIST Participation at TAC EDL English Diagnostic Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Tannier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Text Analysis Conference (TAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gaithersburg, Maryland, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844047v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Generative event schema induction with entity disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.188-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/P15-1019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858466v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
+                <w:t xml:space="preserve">Improving distributional thesauri by exploring the graph of neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. 12 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027787v1</w:t>
+                <w:t xml:space="preserve">hal-01027545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounds and distributional thesauri</w:t>
               </w:r>
@@ -11332,511 +11332,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01847293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event role extraction using domain-relevant word representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Besançon</w:t>
+                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01844443v1</w:t>
+                <w:t xml:space="preserve">hal-01027787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiquetage en rôles événementiels fondé sur l'utilisation d'un modèle neuronal</w:t>
+                <w:t xml:space="preserve">Event role extraction using domain-relevant word representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boroş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. pp.1852-1857, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/D14-1199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858469v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser un modèle neuronal générique pour la substitution lexicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étiquetage en rôles événementiels fondé sur l'utilisation d'un modèle neuronal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boroş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SemDis de la 21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France. pp.218--227</w:t>
+              <w:t xml:space="preserve">21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France. pp.25--35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01858470v1</w:t>
+                <w:t xml:space="preserve">cea-01858469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Strategies for Domain Adaptation in Opinion Mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser un modèle neuronal générique pour la substitution lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Atelier SemDis de la 21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France. pp.218--227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489996v1</w:t>
+                <w:t xml:space="preserve">cea-01858470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving distributional thesauri by exploring the graph of neighbors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Evaluation of Different Strategies for Domain Adaptation in Opinion Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
+              <w:t xml:space="preserve">Language Resources Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027545v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection non supervisée de relations sémantiques pour améliorer un thésaurus distributionnel</w:t>
               </w:r>
@@ -13138,299 +13138,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering for Profile-Biased Multi-document Summarization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application de plusieurs stratégies pour trouver des réponses en anglais à des questions posées en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on IR Research (ECIR 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale sur le Document Electronique (CIDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Beyrouth, Liban. pp.N/P</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00179711v1</w:t>
+                <w:t xml:space="preserve">hal-00456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de plusieurs stratégies pour trouver des réponses en anglais à des questions posées en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtering for Profile-Biased Multi-document Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Leila Châar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fluhr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur le Document Electronique (CIDE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Conference on IR Research (ECIR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Santiago de Compostela, Spain. pp.127-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b107096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456755v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00179711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting reliable answers by exploiting results from several sources of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13511,51 +13511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver des réponses dans le web et dans une collection fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13623,51 +13623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronter des sources de connaissances différentes pour obtenir une réponse plus fiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13992,405 +13992,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
+                <w:t xml:space="preserve">A cross-comparison of two clustering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Porhiel</w:t>
+                <w:t xml:space="preserve">Michèle Jardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop on Evaluation for Language and Dialogue Systems-Volume 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00097828v1</w:t>
+                <w:t xml:space="preserve">hal-02458023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding An Answer Based on the Recognition of the Question Focus</w:t>
+                <w:t xml:space="preserve">Fouiller un corpus en structurant sa terminologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fluhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rousseau-Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Tenth Text REtrieval Conference, TREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">VSST'2001 - Veille stratégique scientifique et technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458025v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03527765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des entités nommées et des variantes terminologiques dans un système de question-réponse</w:t>
+                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Porhiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 8ème conférence de Traitement Automatique des Langues Naturelles (TALN 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tours, France. pp.153--162</w:t>
+              <w:t xml:space="preserve">TALN 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458026v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment trouver &amp;quot;LA&amp;quot; réponse</w:t>
+                <w:t xml:space="preserve">Finding An Answer Based on the Recognition of the Question Focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
@@ -14404,114 +14361,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès du Chapitre français de l'ISKO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Nanterre, France. pp.5--6</w:t>
+              <w:t xml:space="preserve">Proceedings of The Tenth Text REtrieval Conference, TREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458028v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document selection refinement based on linguistic features for QALC, a question answering system</w:t>
+                <w:t xml:space="preserve">Utilisation des entités nommées et des variantes terminologiques dans un système de question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
@@ -14542,97 +14503,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tsigov Char, Bulgaria</w:t>
+              <w:t xml:space="preserve">Actes de la 8ème conférence de Traitement Automatique des Langues Naturelles (TALN 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tours, France. pp.153--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458020v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminological variants for document selection and question/answer matching</w:t>
+                <w:t xml:space="preserve">Comment trouver &amp;quot;LA&amp;quot; réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
@@ -14663,276 +14624,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop on Open-domain question answering-Volume 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.1--8</w:t>
+              <w:t xml:space="preserve">3ème congrès du Chapitre français de l'ISKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Nanterre, France. pp.5--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458021v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-comparison of two clustering methods</w:t>
+                <w:t xml:space="preserve">Document selection refinement based on linguistic features for QALC, a question answering system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Jardino</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop on Evaluation for Language and Dialogue Systems-Volume 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.9</w:t>
+              <w:t xml:space="preserve">RANLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tsigov Char, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458023v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouiller un corpus en structurant sa terminologie</w:t>
+                <w:t xml:space="preserve">Terminological variants for document selection and question/answer matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Simoni</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSST'2001 - Veille stratégique scientifique et technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop on Open-domain question answering-Volume 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03527765v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topic Segmentation of Texts based on Semantic Domains</w:t>
               </w:r>
@@ -16010,264 +16010,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Multimodal inverse cloze task for knowledge-based visual question answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT TAL 2022 - Journées Jointes des Groupements de Recherche « Linguistique Informatique, Formelle et de Terrain » et « Traitement Automatique des Langues »</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-108, 2022, LIFT-TAL 2022, Actes des journées jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GDR TAL sur l'accès à l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03892389v1</w:t>
+                <w:t xml:space="preserve">hal-04379132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal inverse cloze task for knowledge-based visual question answering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lerner</w:t>
+                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brin-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leonor Becerra; Benoît Favre; Claire Gardent; Yannick Parmentier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR TAL sur l'accès à l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">LIFT TAL 2022 - Journées Jointes des Groupements de Recherche « Linguistique Informatique, Formelle et de Terrain » et « Traitement Automatique des Langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-108, 2022, LIFT-TAL 2022, Actes des journées jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379132v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03892389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining String-based and Embeddings-based Methods for Medical Concept Normalization: LIMSI-CEA-INRA@n2c2 2019</w:t>
               </w:r>
@@ -16305,51 +16305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 n2c2/OHNLP Shared-Task and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Washington, D.C., United States. 2019</w:t>
@@ -16900,51 +16900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A4E5056"/>
+    <w:nsid w:val="DCB8F28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17131,51 +17131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ferret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155894498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferret_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00189182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Leila Ch&#226;ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.1-2.95-123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324902002929" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D6F3E5ED983F4DA54281EC62CB80801941CA34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2002-3-4-135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lov&#243;n-Melgarejo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04172061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591106.3592227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.121" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03760370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03745322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03648645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784754v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noji" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P19-2041" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P18-2056" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;li Mnasri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_36" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1199" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858470v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858473v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289727v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.191" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063780" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841712v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444444v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11519645_46" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00179711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107096" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berthelin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Elkateb-Gara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456487v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456517v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456866v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Chalendar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dalmas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458025v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458023v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03527765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau-Hans" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simoni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458246v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458242v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458394v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458397v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458399v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03892389v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03859310/document" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858464v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4746-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ferret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155894498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferret_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00189182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Leila Ch&#226;ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.1-2.95-123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324902002929" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D6F3E5ED983F4DA54281EC62CB80801941CA34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2002-3-4-135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lov&#243;n-Melgarejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04172061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591106.3592227" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03745322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03760370v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03648645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noji" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784754v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P19-2041" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363091v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P18-2056" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;li Mnasri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844049v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858465v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_36" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1199" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489996v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858473v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289727v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.191" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063780" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841712v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444444v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11519645_46" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00179711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107096" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berthelin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Elkateb-Gara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456487v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456517v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456866v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Chalendar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dalmas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458023v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03527765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau-Hans" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458025v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458028v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458021v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458246v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458242v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458394v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458397v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458399v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03892389v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03859310/document" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858464v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4746-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>