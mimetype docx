--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1837,51 +1837,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05491847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entity-aware cross-modal pretraining for Knowledge-Based Visual Question Answering</w:t>
+                <w:t xml:space="preserve">Génération augmentée de récupération multi-niveau pour répondre à des questions visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -1899,106 +1899,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.128-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04910767v1</w:t>
+                <w:t xml:space="preserve">hal-05330645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération augmentée de récupération multi-niveau pour répondre à des questions visuelles</w:t>
+                <w:t xml:space="preserve">Entity-aware cross-modal pretraining for Knowledge-Based Visual Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -2016,298 +2007,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Ghannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR - European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.391-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88714-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330645v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04910767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Information in a Low-resource Setting: Case Study on Bioinformatics Workflows</w:t>
+                <w:t xml:space="preserve">CEA-List@EvalLLM2025 finetuning : adaptation par apprentissage continu, instruction et fusion de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Sebe</w:t>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+                <w:t xml:space="preserve">Evan Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Souihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Intelligent Data Analysis (IDA 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244222v1</w:t>
+                <w:t xml:space="preserve">hal-05378094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA-List@EvalLLM2025 finetuning : adaptation par apprentissage continu, instruction et fusion de modèles</w:t>
+                <w:t xml:space="preserve">Extracting Information in a Low-resource Setting: Case Study on Bioinformatics Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Dufraisse</w:t>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sondes Souihi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA 2025 - Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Konstanz, Germany. pp.274-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91398-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378094v1</w:t>
+                <w:t xml:space="preserve">hal-05244222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEA-List@EvalLLM2025 extraction d'information : des LLM mais sans modèle décodeur</w:t>
               </w:r>
@@ -2732,2133 +2732,2133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération contrôlée de cas cliniques en français à partir de données médicales structurées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Probing Pretrained Language Models with Hierarchy Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Lovón-Melgarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval, ECIR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.126-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56060-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623034v1</w:t>
+                <w:t xml:space="preserve">hal-04750070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lerner</w:t>
+                <w:t xml:space="preserve">Où la frugalité rejoint l'éthique : utilisation de données synthétiques pour la reconnaissance d'entités cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'étude sur le traitement automatique des langues frugal et la recherche d'information frugale, ATALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384431v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d’entités nommées décrivant des chaînes de traitement bioinformatiques dans des articles scientifiques en anglais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.422-434</w:t>
+              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623033v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Structured Health Information for Controlled Generation of Clinical Cases in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th Clinical Natural Language Processing Workshop At NAACL 2024 (ClinicalNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico city, Mexico. pp.172-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.clinicalnlp-1.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555052v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Structured Health Information for Controlled Generation of Clinical Cases in French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Clinical Natural Language Processing Workshop At NAACL 2024 (ClinicalNLP 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.clinicalnlp-1.14⟩</w:t>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.421-438, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56027-9_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558890v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des arguments d'événements à partir de peu d'exemples par méta-apprentissage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Extraction d’entités nommées décrivant des chaînes de traitement bioinformatiques dans des articles scientifiques en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.97-112</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.422-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623011v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les modèles de langue pré-entraînés avec des propriétés de hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Lovón-Melgarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les équipes de recherche SAMoVA, MELODI et IRIS de l’Institut de Recherche en Informatique de Toulouse (IRIT UMR 5505); L’équipe PLC du laboratoire Cognition, Langues, Langage, Ergonomie (CLLE UMR 5263); L’axe neurocognition langagière, linguistique et phonétique cliniques du laboratoire de NeuroPsychoLinguistique (LNPL URI EA 4156), Jul 2024, Toulouse, France. pp.6--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Pretrained Language Models with Hierarchy Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction des arguments d'événements à partir de peu d'exemples par méta-apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval, ECIR 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.97-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750070v1</w:t>
+                <w:t xml:space="preserve">hal-04623011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où la frugalité rejoint l'éthique : utilisation de données synthétiques pour la reconnaissance d'entités cliniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Multi-Level Information Retrieval Augmented Generation for Knowledge-based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur le traitement automatique des langues frugal et la recherche d'information frugale, ATALA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.16499-16513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438229v1</w:t>
+                <w:t xml:space="preserve">hal-04852275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Information Retrieval Augmented Generation for Knowledge-based Visual Question Answering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Adjali</w:t>
+                <w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Armingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Peuvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Souihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04852275v1</w:t>
+                <w:t xml:space="preserve">hal-04678063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Génération contrôlée de cas cliniques en français à partir de données médicales structurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.435-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678063v1</w:t>
+                <w:t xml:space="preserve">hal-04623034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit knowledge integration for knowledge-aware visual question answering about named entities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Grimal</w:t>
+                <w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRM'23 - ACM International Conference on Multimedia Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jun 2023, Thessalonique, Greece. pp.29-38, </w:t>
+              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3591106.3592227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04172061v1</w:t>
+                <w:t xml:space="preserve">hal-05141920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEERQAT-IRIT at SemEval-2023 task 2: Leveraging contextualized tag descriptors for multilingual named entity recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350288v1</w:t>
+                <w:t xml:space="preserve">hal-04130225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées fondée sur des modèles de langue enrichis avec des définitions des types d'entités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lovon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.46-54</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 30e Conférence sur le Traitement Automatique des Langues Naturelles (CORIA TALN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications (ARIA); Association pour le Traitement Automatique des Langues (ATALA), Jun 2023, Paris, France. pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130203v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'entités nommées fondée sur des modèles de langue enrichis avec des définitions des types d'entités</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Explicit knowledge integration for knowledge-aware visual question answering about named entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 30e Conférence sur le Traitement Automatique des Langues Naturelles (CORIA TALN 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRM'23 - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2023, Thessalonique, Greece. pp.29-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3591106.3592227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131547v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04172061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+                <w:t xml:space="preserve">MEERQAT-IRIT at SemEval-2023 task 2: Leveraging contextualized tag descriptors for multilingual named entity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lovon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.878-884, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.semeval-1.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130225v1</w:t>
+                <w:t xml:space="preserve">hal-04350288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131549v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferret Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141920v1</w:t>
+                <w:t xml:space="preserve">hal-04131549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de relations sémantiques et modèles de langue : pour une relation à double sens</w:t>
               </w:r>
@@ -5011,51 +5011,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Synthetic Text Help Clinical Named Entity Recognition? A Study of Electronic Health Records in French</w:t>
+                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -5073,106 +5073,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018935v2</w:t>
+                <w:t xml:space="preserve">hal-04102816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
+                <w:t xml:space="preserve">Can Synthetic Text Help Clinical Named Entity Recognition? A Study of Electronic Health Records in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -5190,2911 +5181,2920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102816v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Static Embeddings from Contextual Ones: Is It Useful for Building Distributional Thesauri?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we guide a multi-hop reasoning language model to incrementally learn at each single-hop?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lovon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2583‑2590</w:t>
+              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1455-1466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03745322v1</w:t>
+                <w:t xml:space="preserve">hal-03885173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Specializing Static and Contextual Embeddings in the Medical Domain Using Knowledge Graphs: Let's Keep It Simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis (LOUHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi (online), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680571v1</w:t>
+                <w:t xml:space="preserve">hal-04046746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-train or train from scratch? Comparing pre-training strategies of BERT in the medical domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+                <w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia (Espagne), Spain. pp.291-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08473-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803880v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Re-train or train from scratch? Comparing pre-training strategies of BERT in the medical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.392-402</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2626-2633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701491v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'adaptation pour la reconnaissance d'entités médicales en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brin-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles(TALN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701500v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lerner</w:t>
+                <w:t xml:space="preserve">Stratégies d'adaptation pour la reconnaissance d'entités médicales en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brin-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles(TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.215-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650618v1</w:t>
+                <w:t xml:space="preserve">hal-03701500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specializing Static and Contextual Embeddings in the Medical Domain Using Knowledge Graphs: Let's Keep It Simple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis (LOUHI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi (online), United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.392-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046746v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we guide a multi-hop reasoning language model to incrementally learn at each single-hop?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1455-1466</w:t>
+              <w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.392-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885173v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03920247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08473-7_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04363098v1</w:t>
+                <w:t xml:space="preserve">hal-03846822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Avignon, France. pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.392-402</w:t>
+              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03920247v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03760370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846822v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03740484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.315-324</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03760370v1</w:t>
+                <w:t xml:space="preserve">hal-03701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Static Embeddings from Contextual Ones: Is It Useful for Building Distributional Thesauri?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
+              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2583‑2590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03740484v1</w:t>
+                <w:t xml:space="preserve">cea-03745322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lerner</w:t>
+                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701521v1</w:t>
+                <w:t xml:space="preserve">hal-03680571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic cross-sentential context representation for event detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Kodelja</w:t>
+                <w:t xml:space="preserve">The importance of character-level information in an event detection model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd European Conference on IR Research (ECIR 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_28⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Applications of Natural Language to Information Systems (NLDB 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saarbrücken, Germany. pp.119-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80599-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04363096v1</w:t>
+                <w:t xml:space="preserve">cea-04363097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des relations sémantiques sous-jacentes aux plongements contextuels de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lille, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Distributional Principles for the Semantic Study of Contextual Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Pacific Asia Conference on Language, Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Shanghai, China. pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03648645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of character-level information in an event detection model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Intérêt des modèles de caractères pour la détection d'événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Applications of Natural Language to Information Systems (NLDB 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.179-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363097v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des modèles de caractères pour la détection d'événements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Dynamic cross-sentential context representation for event detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd European Conference on IR Research (ECIR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lucca (online), Italy. pp.295-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265875v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Représentation dynamique et spécifique du contexte textuel pour l'extraction d'événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784785v3</w:t>
+                <w:t xml:space="preserve">hal-02784754v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Brunet</w:t>
+                <w:t xml:space="preserve">Multimodal entity linking for tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on Information Retrieval Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisbonne (Online event), Portugal. pp.463-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611042v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CharacterBERT: Reconciling ELMo and BERT for Word-Level Open-Vocabulary Representations From Characters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona (on line), Spain. pp.6903-6915</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100665v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation dynamique et spécifique du contexte textuel pour l'extraction d'événements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Kodelja</w:t>
+                <w:t xml:space="preserve">Building a multimodal entity linking dataset from tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.40-53</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4885-4292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784754v3</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal entity linking for tweets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">CharacterBERT: Reconciling ELMo and BERT for Word-Level Open-Vocabulary Representations From Characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Noji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on Information Retrieval Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona (on line), Spain. pp.6903-6915</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315181v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Brunet</w:t>
+                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363095v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784785v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a multimodal entity linking dataset from tweets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4885-4292</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315504v1</w:t>
+                <w:t xml:space="preserve">hal-02611042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching News Articles Using an Event Knowledge Graph Leveraged by Wikidata</w:t>
               </w:r>
@@ -8214,51 +8214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison qualitative et extrinsèque d'analyseurs syntaxiques du français : confrontation de modèles distributionnels sur un corpus spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,90 +8309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding strategies for specialized domains: application to clinical entity recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2019 - 57th Annual Meeting of the Association for Computational Linguistics: Student Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Florence, Italy. pp.295-301, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8420,251 +8420,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using pseudo-senses for improving the extraction of synonyms from word embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.351-357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P18-2056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990502v1</w:t>
+                <w:t xml:space="preserve">cea-04363091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pseudo-sens pour améliorer l'extraction de synonymes à partir de plongements lexicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France. pp.365-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04363088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de représentations distribuées de relations pour la désambiguïsation d’entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8679,73 +8632,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France. pp.347-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04363089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de contexte global par amorçage pour la détection d’événements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8774,563 +8727,640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France. pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04363090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pseudo-senses for improving the extraction of synonyms from word embeddings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363091v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account Inter-sentence Similarity for Update Summarization</w:t>
+                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maâli Mnasri</w:t>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Joint Conference on Natural Language Processing (IJCNLP 2017), short paper session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Taipei, Taiwan. pp.204-209</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01857884v1</w:t>
+                <w:t xml:space="preserve">cea-01857878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et modèles en extraction d'événements supervisée</w:t>
+                <w:t xml:space="preserve">CEA LIST Participation to the TAC 2017 Event Nugget Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boroş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">10th Text Analysis Conference (TAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561986v1</w:t>
+                <w:t xml:space="preserve">cea-01857880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01857879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA LIST Participation to the TAC 2017 Event Nugget Track</w:t>
+                <w:t xml:space="preserve">Représentations et modèles en extraction d'événements supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Boroş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Text Analysis Conference (TAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857880v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Distributional Thesauri into Word Vectors for Synonym Extraction and Expansion</w:t>
               </w:r>
@@ -9379,1038 +9409,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01857883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
+                <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Daher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">J. Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01857878v1</w:t>
+                <w:t xml:space="preserve">cea-01841667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Tourille</w:t>
+                <w:t xml:space="preserve">Désambiguïsation d’entités nommées par apprentissage de modèles d’entités à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème COnférence en Recherche d'Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France. pp.185-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841667v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation d’entités nommées par apprentissage de modèles d’entités à large échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème COnférence en Recherche d'Information et Applications (CORIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France. pp.185-200</w:t>
+              <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857881v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.62-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-4211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842460v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire des représentations denses à partir de thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orléans, France. pp.93--108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01857885v1</w:t>
+                <w:t xml:space="preserve">cea-01857882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des représentations denses à partir de thésaurus distributionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account Inter-sentence Similarity for Update Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maâli Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Orléans, France. pp.93--108</w:t>
+              <w:t xml:space="preserve">Eighth International Joint Conference on Natural Language Processing (IJCNLP 2017), short paper session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Taipei, Taiwan. pp.204-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857882v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la similarité entre phrases comme critère pour le résumé multi-document</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des relations d'une base de connaissances pour la désambiguïsation d'entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maâli Mnasri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
+                <w:t xml:space="preserve">Hani Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. pp.482--489</w:t>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.290--303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01858432v1</w:t>
+                <w:t xml:space="preserve">cea-01858433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des relations d'une base de connaissances pour la désambiguïsation d'entités nommées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hani Daher</w:t>
+                <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01858433v1</w:t>
+                <w:t xml:space="preserve">hal-02407173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+                <w:t xml:space="preserve">Intégration de la similarité entre phrases comme critère pour le résumé multi-document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maâli Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.482--489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407173v1</w:t>
+                <w:t xml:space="preserve">cea-01858432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset for open event extraction in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10461,90 +10461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10563,610 +10563,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01858431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déclasser les voisins non sémantiques pour améliorer les thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Caen, France. pp.71--82</w:t>
+              <w:t xml:space="preserve">, 2015, Caen, France. pp.146--157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01858466v1</w:t>
+                <w:t xml:space="preserve">cea-01858465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early and late combinations of criteria for reranking distributional thesauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing (Short Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.470-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01844049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclasser les voisins non sémantiques pour améliorer les thésaurus distributionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CEA LIST Participation at TAC EDL English Diagnostic Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Caen, France. pp.146--157</w:t>
+              <w:t xml:space="preserve">8th Text Analysis Conference (TAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gaithersburg, Maryland, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858465v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA LIST Participation at TAC EDL English Diagnostic Task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+                <w:t xml:space="preserve">Generative event schema induction with entity disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Text Analysis Conference (TAC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.188-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/P15-1019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858467v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative event schema induction with entity disambiguation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Tannier</w:t>
+                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Besancon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France. pp.71--82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844047v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving distributional thesauri by exploring the graph of neighbors</w:t>
+                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
+              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027545v1</w:t>
+                <w:t xml:space="preserve">hal-01027787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compounds and distributional thesauri</w:t>
               </w:r>
@@ -11332,511 +11332,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01847293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Event role extraction using domain-relevant word representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boroş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. pp.1852-1857, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/D14-1199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027787v1</w:t>
+                <w:t xml:space="preserve">cea-01844443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event role extraction using domain-relevant word representations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Étiquetage en rôles événementiels fondé sur l'utilisation d'un modèle neuronal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boroş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Besançon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Grau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France. pp.25--35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3115/v1/D14-1199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01844443v1</w:t>
+                <w:t xml:space="preserve">cea-01858469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiquetage en rôles événementiels fondé sur l'utilisation d'un modèle neuronal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser un modèle neuronal générique pour la substitution lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France. pp.25--35</w:t>
+              <w:t xml:space="preserve">Atelier SemDis de la 21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France. pp.218--227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01858469v1</w:t>
+                <w:t xml:space="preserve">cea-01858470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser un modèle neuronal générique pour la substitution lexicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Different Strategies for Domain Adaptation in Opinion Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SemDis de la 21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France. pp.218--227</w:t>
+              <w:t xml:space="preserve">Language Resources Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01858470v1</w:t>
+                <w:t xml:space="preserve">hal-01489996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Strategies for Domain Adaptation in Opinion Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+                <w:t xml:space="preserve">Improving distributional thesauri by exploring the graph of neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489996v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection non supervisée de relations sémantiques pour améliorer un thésaurus distributionnel</w:t>
               </w:r>
@@ -13004,433 +13004,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answering French Questions in English by Exploiting Results from Several Sources of Information</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtering for Profile-Biased Multi-document Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Leila Châar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fluhr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop of the Cross-Language Evaluation Forum (CLEF 2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11519645_46⟩</w:t>
+              <w:t xml:space="preserve">27th European Conference on IR Research (ECIR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Santiago de Compostela, Spain. pp.127-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b107096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444444v1</w:t>
+                <w:t xml:space="preserve">cea-00179711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de plusieurs stratégies pour trouver des réponses en anglais à des questions posées en français</w:t>
+                <w:t xml:space="preserve">Answering French Questions in English by Exploiting Results from Several Sources of Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur le Document Electronique (CIDE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Workshop of the Cross-Language Evaluation Forum (CLEF 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bath, United Kingdom. pp.470--481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11519645_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456755v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering for Profile-Biased Multi-document Summarization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application de plusieurs stratégies pour trouver des réponses en anglais à des questions posées en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on IR Research (ECIR 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale sur le Document Electronique (CIDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Beyrouth, Liban. pp.N/P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b107096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00179711v1</w:t>
+                <w:t xml:space="preserve">hal-00456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting reliable answers by exploiting results from several sources of information</w:t>
+                <w:t xml:space="preserve">Trouver des réponses dans le web et dans une collection fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13446,323 +13446,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoLogNET-ElsNET Symposium (Question and Answers : Theoretical and Applied Perspectives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop sur la Recherche d'information, un passage à l'échelle, Conférence INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456511v1</w:t>
+                <w:t xml:space="preserve">hal-00456487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver des réponses dans le web et dans une collection fermée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Confronter des sources de connaissances différentes pour obtenir une réponse plus fiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur la Recherche d'information, un passage à l'échelle, Conférence INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nancy, France</w:t>
+              <w:t xml:space="preserve">Dixième conférence de Traitement Automatique des Langues Naturelles (TALN 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Batz-sur-mer, France. pp.105--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456487v1</w:t>
+                <w:t xml:space="preserve">hal-00456517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronter des sources de connaissances différentes pour obtenir une réponse plus fiable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Getting reliable answers by exploiting results from several sources of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième conférence de Traitement Automatique des Langues Naturelles (TALN 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Batz-sur-mer, France. pp.105--114</w:t>
+              <w:t xml:space="preserve">CoLogNET-ElsNET Symposium (Question and Answers : Theoretical and Applied Perspectives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456517v1</w:t>
+                <w:t xml:space="preserve">hal-00456511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de la réponse fondée sur la reconnaissance du focus de la question</w:t>
               </w:r>
@@ -13800,51 +13800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence TALN 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
@@ -13992,362 +13992,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-comparison of two clustering methods</w:t>
+                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Jardino</w:t>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Porhiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop on Evaluation for Language and Dialogue Systems-Volume 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.9</w:t>
+              <w:t xml:space="preserve">TALN 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458023v1</w:t>
+                <w:t xml:space="preserve">halshs-00097828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouiller un corpus en structurant sa terminologie</w:t>
+                <w:t xml:space="preserve">Finding An Answer Based on the Recognition of the Question Focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSST'2001 - Veille stratégique scientifique et technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Proceedings of The Tenth Text REtrieval Conference, TREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03527765v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
+                <w:t xml:space="preserve">Utilisation des entités nommées et des variantes terminologiques dans un système de question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Porhiel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
+              <w:t xml:space="preserve">Actes de la 8ème conférence de Traitement Automatique des Langues Naturelles (TALN 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tours, France. pp.153--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00097828v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding An Answer Based on the Recognition of the Question Focus</w:t>
+                <w:t xml:space="preserve">Comment trouver &amp;quot;LA&amp;quot; réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
@@ -14361,118 +14404,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Tenth Text REtrieval Conference, TREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">3ème congrès du Chapitre français de l'ISKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Nanterre, France. pp.5--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458025v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des entités nommées et des variantes terminologiques dans un système de question-réponse</w:t>
+                <w:t xml:space="preserve">Document selection refinement based on linguistic features for QALC, a question answering system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
@@ -14503,97 +14542,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 8ème conférence de Traitement Automatique des Langues Naturelles (TALN 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tours, France. pp.153--162</w:t>
+              <w:t xml:space="preserve">RANLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tsigov Char, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458026v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment trouver &amp;quot;LA&amp;quot; réponse</w:t>
+                <w:t xml:space="preserve">Terminological variants for document selection and question/answer matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
@@ -14624,315 +14663,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès du Chapitre français de l'ISKO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Nanterre, France. pp.5--6</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop on Open-domain question answering-Volume 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458028v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document selection refinement based on linguistic features for QALC, a question answering system</w:t>
+                <w:t xml:space="preserve">A cross-comparison of two clustering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Jardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tsigov Char, Bulgaria</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop on Evaluation for Language and Dialogue Systems-Volume 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458020v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminological variants for document selection and question/answer matching</w:t>
+                <w:t xml:space="preserve">Fouiller un corpus en structurant sa terminologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fluhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rousseau-Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop on Open-domain question answering-Volume 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.1--8</w:t>
+              <w:t xml:space="preserve">VSST'2001 - Veille stratégique scientifique et technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458021v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03527765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topic Segmentation of Texts based on Semantic Domains</w:t>
               </w:r>
@@ -15891,51 +15891,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving workflows reproducibility : Extracting information on workflows from text and code repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15943,51 +15943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISMB/ECCB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
@@ -16010,264 +16010,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal inverse cloze task for knowledge-based visual question answering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lerner</w:t>
+                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brin-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leonor Becerra; Benoît Favre; Claire Gardent; Yannick Parmentier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR TAL sur l'accès à l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">LIFT TAL 2022 - Journées Jointes des Groupements de Recherche « Linguistique Informatique, Formelle et de Terrain » et « Traitement Automatique des Langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-108, 2022, LIFT-TAL 2022, Actes des journées jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379132v1</w:t>
+                <w:t xml:space="preserve">cea-03892389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Multimodal inverse cloze task for knowledge-based visual question answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT TAL 2022 - Journées Jointes des Groupements de Recherche « Linguistique Informatique, Formelle et de Terrain » et « Traitement Automatique des Langues »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée scientifique du GDR TAL sur l'accès à l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">cea-03892389v1</w:t>
+                <w:t xml:space="preserve">hal-04379132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining String-based and Embeddings-based Methods for Medical Concept Normalization: LIMSI-CEA-INRA@n2c2 2019</w:t>
               </w:r>
@@ -16305,51 +16305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 n2c2/OHNLP Shared-Task and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Washington, D.C., United States. 2019</w:t>
@@ -16621,51 +16621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strzalkowski &amp; Harabagiu (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Open-Domain Question-Answering</w:t>
@@ -16900,51 +16900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCB8F28A"/>
+    <w:nsid w:val="69C82A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17131,51 +17131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ferret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155894498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferret_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00189182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Leila Ch&#226;ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.1-2.95-123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324902002929" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D6F3E5ED983F4DA54281EC62CB80801941CA34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2002-3-4-135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lov&#243;n-Melgarejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04172061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591106.3592227" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03745322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03760370v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03648645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noji" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784754v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P19-2041" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363091v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P18-2056" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;li Mnasri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844049v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858465v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_36" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844443v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1199" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489996v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858473v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289727v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.191" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063780" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841712v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444444v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11519645_46" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00179711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107096" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berthelin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Elkateb-Gara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456487v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456517v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456866v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Chalendar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dalmas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458023v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03527765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau-Hans" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458025v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458028v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458021v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458246v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458242v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458394v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458397v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458399v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03892389v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03859310/document" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858464v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4746-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ferret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155894498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferret_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00189182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Leila Ch&#226;ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.1-2.95-123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324902002929" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D6F3E5ED983F4DA54281EC62CB80801941CA34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2002-3-4-135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lov&#243;n-Melgarejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04172061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591106.3592227" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704007v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03760370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03745322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03648645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784754v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noji" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P19-2041" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P18-2056" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;li Mnasri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858465v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_36" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1199" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858470v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858473v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289727v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.191" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063780" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841712v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00179711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107096" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11519645_46" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456487v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berthelin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Elkateb-Gara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456511v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456866v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Chalendar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dalmas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458025v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458023v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03527765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau-Hans" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simoni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458246v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458242v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458394v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458397v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458399v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03892389v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03859310/document" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858464v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4746-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>