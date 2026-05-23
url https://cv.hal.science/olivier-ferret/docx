--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ferret_o_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-mCQhtIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -212,15662 +233,15882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical text generation: Are we there yet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Biomedical Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.173-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-biodatasci-103123-095202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d'entités nommées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Messoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Intermodalité et multimodalité en traitement automatique des langues, 63 (2), pp.15-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting a more global context for event detection through bootstrapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11437, pp.763-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04363092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles neuronaux pour l’extraction supervisée d’événements : état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (1), pp.13-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04363094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réordonnancer des thésaurus distributionnels en combinant différents critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (2), pp.21-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01847291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d’extraction d’information fondée sur les graphes pour le remplissage de formulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et regroupement de relations entre entités pour l’extraction d’information non supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (2), pp.69-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉGAL, un système pour la visualisation sélective de documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (4), pp.481-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.18.481-514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage pour la construction de résumés multi-documents guidée par un profil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Leila Châar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fluhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (1), pp.65-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00189182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la réponse se trouve dans un grand corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7 (1-2), pp.95--123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/isi.7.1-2.95-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bootstrapping approach for robust topic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Language Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (2-3), pp.209--233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1351324902002929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How NLP Can Improve Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (3-4), pp.135--155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0943-7444-2002-3-4-135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser des corpus pour amorcer une analyse thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (2), pp.517--545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une mémoire épisodique à partir de textes: pourquoi et comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 12 (3), pp.377--409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (132)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (134)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGA: Learning signal-aligned distributions for improved text-to-image generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Soumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 26 - The 40th Annual AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05491847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération augmentée de récupération multi-niveau pour répondre à des questions visuelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unique Step Refinement for Transformer-based Generative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.128-130</w:t>
+              <w:t xml:space="preserve">28th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330645v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05597967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entity-aware cross-modal pretraining for Knowledge-Based Visual Question Answering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CEA-List@EvalLLM2025 finetuning : adaptation par apprentissage continu, instruction et fusion de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Souihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR - European Conference on Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04910767v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA-List@EvalLLM2025 finetuning : adaptation par apprentissage continu, instruction et fusion de modèles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting Information in a Low-resource Setting: Case Study on Bioinformatics Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Dufraisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clémence Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sondes Souihi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA 2025 - Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Konstanz, Germany. pp.274-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91398-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378094v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Information in a Low-resource Setting: Case Study on Bioinformatics Workflows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération augmentée de récupération multi-niveau pour répondre à des questions visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA 2025 - Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.128-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244222v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA-List@EvalLLM2025 extraction d'information : des LLM mais sans modèle décodeur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entity-aware cross-modal pretraining for Knowledge-Based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR - European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.391-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88714-7_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378077v1</w:t>
+                <w:t xml:space="preserve">cea-04910767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women do not have heart attacks!&amp;quot; Gender Biases in Automatically Generated Clinical Cases in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CEA-List@EvalLLM2025 extraction d'information : des LLM mais sans modèle décodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Armingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Peuvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Ducel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2025 - Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938811v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projeter pour mieux fusionner : une histoire de bandit et de lit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women do not have heart attacks!&amp;quot; Gender Biases in Automatically Generated Clinical Cases in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAACL 2025 - Annual Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7145-7159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330613v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les femmes ne font pas de crise cardiaque ! » Étude des biais de genre dans les cas cliniques synthétiques en français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Projeter pour mieux fusionner : une histoire de bandit et de lit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.629-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282965v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Pretrained Language Models with Hierarchy Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">« Les femmes ne font pas de crise cardiaque ! » Étude des biais de genre dans les cas cliniques synthétiques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval, ECIR 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750070v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où la frugalité rejoint l'éthique : utilisation de données synthétiques pour la reconnaissance d'entités cliniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction des arguments d'événements à partir de peu d'exemples par méta-apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur le traitement automatique des langues frugal et la recherche d'information frugale, ATALA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438229v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+                <w:t xml:space="preserve">Évaluer les modèles de langue pré-entraînés avec des propriétés de hiérarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Lovón-Melgarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Remy</w:t>
+                <w:t xml:space="preserve">Jose Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guillaume</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.14-20</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les équipes de recherche SAMoVA, MELODI et IRIS de l’Institut de Recherche en Informatique de Toulouse (IRIT UMR 5505); L’équipe PLC du laboratoire Cognition, Langues, Langage, Ergonomie (CLLE UMR 5263); L’axe neurocognition langagière, linguistique et phonétique cliniques du laboratoire de NeuroPsychoLinguistique (LNPL URI EA 4156), Jul 2024, Toulouse, France. pp.6--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555052v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Structured Health Information for Controlled Generation of Clinical Cases in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hostomytho: A GWAP for Synthetic Clinical Texts Evaluation and Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Clinical Natural Language Processing Workshop At NAACL 2024 (ClinicalNLP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Workshop on Games and Natural Language Processing @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.14-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558890v1</w:t>
+                <w:t xml:space="preserve">hal-04555052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lerner</w:t>
+                <w:t xml:space="preserve">Using Structured Health Information for Controlled Generation of Clinical Cases in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th Clinical Natural Language Processing Workshop At NAACL 2024 (ClinicalNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico city, Mexico. pp.172-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.clinicalnlp-1.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-56027-9_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04384431v1</w:t>
+                <w:t xml:space="preserve">hal-04558890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d’entités nommées décrivant des chaînes de traitement bioinformatiques dans des articles scientifiques en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.422-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les modèles de langue pré-entraînés avec des propriétés de hiérarchie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.421-438, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56027-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622995v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des arguments d'événements à partir de peu d'exemples par méta-apprentissage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Probing Pretrained Language Models with Hierarchy Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Lovón-Melgarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval, ECIR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.126-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56060-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623011v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Information Retrieval Augmented Generation for Knowledge-based Visual Question Answering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Où la frugalité rejoint l'éthique : utilisation de données synthétiques pour la reconnaissance d'entités cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'étude sur le traitement automatique des langues frugal et la recherche d'information frugale, ATALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04852275v1</w:t>
+                <w:t xml:space="preserve">hal-04438229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-Level Information Retrieval Augmented Generation for Knowledge-based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.16499-16513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678063v1</w:t>
+                <w:t xml:space="preserve">hal-04852275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération contrôlée de cas cliniques en français à partir de données médicales structurées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CEA-List@EvalLLM2024 : prompter un très grand modèle de langue ou affiner un plus petit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Armingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Peuvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Souihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.435-448</w:t>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623034v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les modèles de langage pour la génération de code tiennent-ils leurs promesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Auda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deshayes-Chaussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05141920v1</w:t>
+                <w:t xml:space="preserve">hal-04678064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Génération contrôlée de cas cliniques en français à partir de données médicales structurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.435-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130225v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d'entités nommées fondée sur des modèles de langue enrichis avec des définitions des types d'entités</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferret Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 30e Conférence sur le Traitement Automatique des Langues Naturelles (CORIA TALN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications (ARIA); Association pour le Traitement Automatique des Langues (ATALA), Jun 2023, Paris, France. pp.185-194</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131547v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit knowledge integration for knowledge-aware visual question answering about named entities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance d'entités nommées fondée sur des modèles de langue enrichis avec des définitions des types d'entités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lovon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRM'23 - ACM International Conference on Multimedia Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications - 30e Conférence sur le Traitement Automatique des Langues Naturelles (CORIA TALN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Recherche d’Information et Applications (ARIA); Association pour le Traitement Automatique des Langues (ATALA), Jun 2023, Paris, France. pp.185-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04172061v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEERQAT-IRIT at SemEval-2023 task 2: Leveraging contextualized tag descriptors for multilingual named entity recognition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Détection d'événements à partir de peu d'exemples par seuillage dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.159-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350288v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MEERQAT-IRIT at SemEval-2023 task 2: Leveraging contextualized tag descriptors for multilingual named entity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lovon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Workshop on Semantic Evaluation (SemEval 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.878-884, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.semeval-1.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130203v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">Explicit knowledge integration for knowledge-aware visual question answering about named entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRM'23 - ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2023, Thessalonique, Greece. pp.29-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3591106.3592227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131549v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04172061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations sémantiques et modèles de langue : pour une relation à double sens</w:t>
+                <w:t xml:space="preserve">Les textes cliniques français générés sont-ils dangereusement similaires à leur source ? Analyse par plongements de phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.123-136</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130150v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Inverse Cloze Task for Knowledge-based Visual Question Answering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Few-Shot Event Argument Extraction Based on a Meta-Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_36⟩</w:t>
+              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.146-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-srw.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933089v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multimodal Inverse Cloze Task for Knowledge-based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102816v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Synthetic Text Help Clinical Named Entity Recognition? A Study of Electronic Health Records in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karën Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2023.eacl-main.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we guide a multi-hop reasoning language model to incrementally learn at each single-hop?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similarité surfacique et similarité sémantique dans des cas cliniques générés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1455-1466</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la Similarité entre Patients, ATALA, SimPa 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885173v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specializing Static and Contextual Embeddings in the Medical Domain Using Knowledge Graphs: Let's Keep It Simple</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction de relations sémantiques et modèles de langue : pour une relation à double sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis (LOUHI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi (online), United Arab Emirates</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046746v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'adaptation pour la reconnaissance d'entités médicales en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brin-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles(TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.215-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363098v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-train or train from scratch? Comparing pre-training strategies of BERT in the medical domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2626-2633</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.392-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803880v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3477495.3531753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'adaptation pour la reconnaissance d'entités médicales en français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Re-train or train from scratch? Comparing pre-training strategies of BERT in the medical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles(TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.215-225</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2626-2633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701500v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Specializing Static and Contextual Embeddings in the Medical Domain Using Knowledge Graphs: Let's Keep It Simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.392-402</w:t>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis (LOUHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi (online), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701491v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can we guide a multi-hop reasoning language model to incrementally learn at each single-hop?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Lovon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tourille</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.392-402</w:t>
+              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1455-1466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03920247v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Better exploiting BERT for few-shot event detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Applications of Natural Language to Information Systems (NLDB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia (Espagne), Spain. pp.291-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08473-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846822v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Avignon, France. pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mieux utiliser BERT pour la détection d'évènements à partir de peu d'exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.315-324</w:t>
+              <w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.392-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03760370v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03920247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
+              <w:t xml:space="preserve">LIFT/TAL 2022 - Journées Jointes des Groupements de Recherche Linguistique Informatique Formelle et de Terrain et Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03740484v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Décontextualiser des plongements contextuels pour construire des thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
+              <w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.315-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701521v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03760370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Static Embeddings from Contextual Ones: Is It Useful for Building Distributional Thesauri?</w:t>
+                <w:t xml:space="preserve">CLISTER: A corpus for semantic textual similarity in French clinical narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2583‑2590</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4306‑4315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03745322v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03740484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680571v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of character-level information in an event detection model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Building Static Embeddings from Contextual Ones: Is It Useful for Building Distributional Thesauri?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Applications of Natural Language to Information Systems (NLDB 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.2583‑2590</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363097v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03745322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des relations sémantiques sous-jacentes aux plongements contextuels de mots</w:t>
+                <w:t xml:space="preserve">CLISTER : un corpus pour la similarité sémantique textuelle dans des cas cliniques en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.26-36</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265874v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Distributional Principles for the Semantic Study of Contextual Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Pacific Asia Conference on Language, Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Shanghai, China. pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03648645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des modèles de caractères pour la détection d'événements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploration des relations sémantiques sous-jacentes aux plongements contextuels de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.179-188</w:t>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265875v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic cross-sentential context representation for event detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The importance of character-level information in an event detection model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd European Conference on IR Research (ECIR 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_28⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Applications of Natural Language to Information Systems (NLDB 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saarbrücken, Germany. pp.119-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80599-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363096v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation dynamique et spécifique du contexte textuel pour l'extraction d'événements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Intérêt des modèles de caractères pour la détection d'événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.40-53</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784754v3</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal entity linking for tweets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic cross-sentential context representation for event detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on Information Retrieval Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_31⟩</w:t>
+              <w:t xml:space="preserve">43rd European Conference on IR Research (ECIR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lucca (online), Italy. pp.295-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315181v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which dependency parser to use for distributional semantics in a specialized domain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 6th International Workshop on Computational Terminology (COMPUTERM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marseille, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04363095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a multimodal entity linking dataset from tweets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Représentation dynamique et spécifique du contexte textuel pour l'extraction d'événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4885-4292</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315504v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784754v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CharacterBERT: Reconciling ELMo and BERT for Word-Level Open-Vocabulary Representations From Characters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multimodal entity linking for tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on Information Retrieval Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisbonne (Online event), Portugal. pp.463-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45439-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100665v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Building a multimodal entity linking dataset from tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4885-4292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784785v3</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CharacterBERT: Reconciling ELMo and BERT for Word-Level Open-Vocabulary Representations From Characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Noji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona (on line), Spain. pp.6903-6915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611042v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching News Articles Using an Event Knowledge Graph Leveraged by Wikidata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modèle neuronal pour la résolution de la coréférence dans les dossiers médicaux électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion The 2019 World Wide Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.351-360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406962v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784785v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison qualitative et extrinsèque d'analyseurs syntaxiques du français : confrontation de modèles distributionnels sur un corpus spécialisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Extrinsic Evaluation of French Dependency Parsers on a Specialized Corpus: Comparison of Distributional Thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.5822-5830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176602v1</w:t>
+                <w:t xml:space="preserve">hal-02611042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding strategies for specialized domains: application to clinical entity recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparaison qualitative et extrinsèque d'analyseurs syntaxiques du français : confrontation de modèles distributionnels sur un corpus spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2019 - 57th Annual Meeting of the Association for Computational Linguistics: Student Research Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860947v1</w:t>
+                <w:t xml:space="preserve">hal-02176602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pseudo-senses for improving the extraction of synonyms from word embeddings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Searching News Articles Using an Event Knowledge Graph Leveraged by Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Teyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/P18-2056⟩</w:t>
+              <w:t xml:space="preserve">Companion The 2019 World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Francisco, United States. pp.1232-1239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3308560.3316761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363091v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pseudo-sens pour améliorer l'extraction de synonymes à partir de plongements lexicaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Embedding strategies for specialized domains: application to clinical entity recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2019 - 57th Annual Meeting of the Association for Computational Linguistics: Student Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Florence, Italy. pp.295-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P19-2041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363088v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de représentations distribuées de relations pour la désambiguïsation d’entités nommées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de contexte global par amorçage pour la détection d’événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.347-355</w:t>
+              <w:t xml:space="preserve">25eme Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363089v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de contexte global par amorçage pour la détection d’événements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Utilisation de représentations distribuées de relations pour la désambiguïsation d’entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.129-142</w:t>
+              <w:t xml:space="preserve">25ème Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.347-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04363090v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des pseudo-sens pour améliorer l'extraction de synonymes à partir de plongements lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">25ème Conférence sur le Traitement Automatique des Langues Naturelles (CORIA-TALN-RJC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.365-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990502v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using pseudo-senses for improving the extraction of synonyms from word embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2018 - 56th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, Australia. pp.351-357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P18-2056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857878v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04363091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA LIST Participation to the TAC 2017 Event Nugget Track</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Sequence Tagging Tool for Biomedical Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doutreligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Text Analysis Conference (TAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857880v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Turning Distributional Thesauri into Word Vectors for Synonym Extraction and Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eighth International Joint Conference on Natural Language Processing (IJCNLP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Taipei, Taiwan. pp.273-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857879v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et modèles en extraction d'événements supervisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">CEA LIST Participation to the TAC 2017 Event Nugget Track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Kodelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boroş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">10th Text Analysis Conference (TAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561986v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Distributional Thesauri into Word Vectors for Synonym Extraction and Expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LIMSI-COT at SemEval-2017 Task 12: Neural Architecture for Temporal Information Extraction from Clinical Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Joint Conference on Natural Language Processing (IJCNLP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Semantic Evaluation (SemEval-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.597-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S17-2098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857883v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Représentations et modèles en extraction d'événements supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kodelja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01841667v1</w:t>
+                <w:t xml:space="preserve">hal-01561986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation d’entités nommées par apprentissage de modèles d’entités à large échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Supervised Learning of Entity Disambiguation Models by Negative Sample Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème COnférence en Recherche d'Information et Applications (CORIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France. pp.185-200</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01857881v1</w:t>
+                <w:t xml:space="preserve">cea-01857878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Neural architecture for temporal relation extraction: A Bi-LSTM approach for detecting narrative containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 55th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.224-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/P17-2035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842460v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Désambiguïsation d’entités nommées par apprentissage de modèles d’entités à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème COnférence en Recherche d'Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France. pp.185-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857885v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des représentations denses à partir de thésaurus distributionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Temporal information extraction from clinical text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Orléans, France. pp.93--108</w:t>
+              <w:t xml:space="preserve">Conference of the European Chapter of the Association for Computational Linguistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857882v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account Inter-sentence Similarity for Update Summarization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Event Clustering and Aggregation from Newswire and Web Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Joint Conference on Natural Language Processing (IJCNLP 2017), short paper session</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 EMNLP Workshop: Natural Language Processing meets Journalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark. pp.62-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W17-4211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01857884v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des relations d'une base de connaissances pour la désambiguïsation d'entités nommées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Construire des représentations denses à partir de thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. pp.290--303</w:t>
+              <w:t xml:space="preserve">24ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orléans, France. pp.93--108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858433v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Taking into account Inter-sentence Similarity for Update Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maâli Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eighth International Joint Conference on Natural Language Processing (IJCNLP 2017), short paper session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Taipei, Taiwan. pp.204-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407173v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01857884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la similarité entre phrases comme critère pour le résumé multi-document</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Utilisation des relations d'une base de connaissances pour la désambiguïsation d'entités nommées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. pp.482--489</w:t>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.290--303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858432v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset for open event extraction in English</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LIMSI-COT at SemEval-2016 Task 12: Temporal relation identification using a pipeline of classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Besançon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation, LREC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SemEval 2016 - the 10th International Workshop on Semantic Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.1136-1142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S16-1175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01843179v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intégration de la similarité entre phrases comme critère pour le résumé multi-document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maâli Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.482--489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858431v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclasser les voisins non sémantiques pour améliorer les thésaurus distributionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A dataset for open event extraction in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Caen, France. pp.146--157</w:t>
+              <w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation, LREC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. pp.1939-1943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858465v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01843179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and late combinations of criteria for reranking distributional thesauri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction de relations temporelles dans des dossiers électroniques patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing (Short Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.470-476</w:t>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (JEP-TALN-RECITAL 2016), session articles courts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.459--466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844049v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEA LIST Participation at TAC EDL English Diagnostic Task</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Déclasser les voisins non sémantiques pour améliorer les thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Text Analysis Conference (TAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Gaithersburg, Maryland, USA, United States</w:t>
+              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France. pp.146--157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858467v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative event schema induction with entity disambiguation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Early and late combinations of criteria for reranking distributional thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing (Short Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.470-476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844047v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CEA LIST Participation at TAC EDL English Diagnostic Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daquo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Caen, France. pp.71--82</w:t>
+              <w:t xml:space="preserve">8th Text Analysis Conference (TAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gaithersburg, Maryland, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858466v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Generative event schema induction with entity disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">R. Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 53rd Annual Meeting of the Association for Computational Linguistics and the 7th International Joint Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.188-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/P15-1019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027787v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compounds and distributional thesauri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Désambiguïsation d'entités pour l'induction non supervisée de schémas événementiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation, LREC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.2979-2984</w:t>
+              <w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France. pp.71--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844444v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic clustering of relations between named entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Natural Language Processing, NLP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Warsaw, Poland. pp.358-370, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-10888-9_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01847293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event role extraction using domain-relevant word representations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Compounds and distributional thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation, LREC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.2979-2984</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844443v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiquetage en rôles événementiels fondé sur l'utilisation d'un modèle neuronal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marseille, France. pp.25--35</w:t>
+              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858469v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser un modèle neuronal générique pour la substitution lexicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Event role extraction using domain-relevant word representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boroş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SemDis de la 21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. pp.1852-1857, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/D14-1199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858470v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Strategies for Domain Adaptation in Opinion Mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étiquetage en rôles événementiels fondé sur l'utilisation d'un modèle neuronal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boroş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France. pp.25--35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489996v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving distributional thesauri by exploring the graph of neighbors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Utiliser un modèle neuronal générique pour la substitution lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
+              <w:t xml:space="preserve">Atelier SemDis de la 21ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France. pp.218--227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027545v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection non supervisée de relations sémantiques pour améliorer un thésaurus distributionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Different Strategies for Domain Adaptation in Opinion Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France. pp.48--61</w:t>
+              <w:t xml:space="preserve">Language Resources Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858475v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Bad Semantic Neighbors for Improving Distributional Thesauri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving distributional thesauri by exploring the graph of neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual Meeting of the Association for Computational Linguistics (ACL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sofia, Bulgaria. pp.561--571</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858473v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regroupement sémantique de relations pour l'extraction d'information non supervisée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sélection non supervisée de relations sémantiques pour améliorer un thésaurus distributionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Les Sables d Olonne, France. pp.353-366</w:t>
+              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France. pp.48--61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01858474v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regroupement de relations pour l'extraction d'information non supervisée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identifying Bad Semantic Neighbors for Improving Distributional Thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA (Conférence en Recherche d'Infomations et Applications)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51st Annual Meeting of the Association for Computational Linguistics (ACL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sofia, Bulgaria. pp.561--571</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289727v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of unsupervised information extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Regroupement sémantique de relations pour l'extraction d'information non supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Istanbul, Turkey. pp.552-558</w:t>
+              <w:t xml:space="preserve">20ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d Olonne, France. pp.353-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282037v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01858474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering and clustering relations for unsupervised information extraction in open domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Regroupement de relations pour l'extraction d'information non supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM international Conference on Information and Knowledge Management (CIKM 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2063576.2063780⟩</w:t>
+              <w:t xml:space="preserve">CORIA (Conférence en Recherche d'Infomations et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.191--202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2012.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282051v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILTRAR-S : Nouveaux développements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of unsupervised information extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sécurité Globale (WISG' 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Istanbul, Turkey. pp.552-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495163v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Distant Supervision for Extracting Relations on a Large Scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">FILTRAR-S : Nouveaux développements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3K: International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Sécurité Globale (WISG' 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01841712v1</w:t>
+                <w:t xml:space="preserve">hal-02495163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage de relations pour l’extraction d’information non supervisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Filtering and clustering relations for unsupervised information extraction in open domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM international Conference on Information and Knowledge Management (CIKM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2063576.2063780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289971v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILTRAR-S : un outil de filtrage sémantique et de fouille de textes pour la veille</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using Distant Supervision for Extracting Relations on a Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique &amp; Technologique (VVST'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC3K: International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37186-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496879v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corpus for studying full answer justification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Filtrage de relations pour l’extraction d’information non supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282116v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering for Profile-Biased Multi-document Summarization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">FILTRAR-S : un outil de filtrage sémantique et de fouille de textes pour la veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on IR Research (ECIR 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international Veille Stratégique Scientifique &amp; Technologique (VVST'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00179711v1</w:t>
+                <w:t xml:space="preserve">hal-02496879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answering French Questions in English by Exploiting Results from Several Sources of Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A corpus for studying full answer justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Monceaux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Robba</w:t>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop of the Cross-Language Evaluation Forum (CLEF 2004)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444444v1</w:t>
+                <w:t xml:space="preserve">hal-02282116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de plusieurs stratégies pour trouver des réponses en anglais à des questions posées en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale sur le Document Electronique (CIDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Beyrouth, Liban. pp.N/P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver des réponses dans le web et dans une collection fermée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Answering French Questions in English by Exploiting Results from Several Sources of Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Berthelin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur la Recherche d'information, un passage à l'échelle, Conférence INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Workshop of the Cross-Language Evaluation Forum (CLEF 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bath, United Kingdom. pp.470--481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11519645_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456487v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronter des sources de connaissances différentes pour obtenir une réponse plus fiable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Filtering for Profile-Biased Multi-document Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Leila Châar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fluhr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième conférence de Traitement Automatique des Langues Naturelles (TALN 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Conference on IR Research (ECIR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Santiago de Compostela, Spain. pp.127-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b107096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456517v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00179711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting reliable answers by exploiting results from several sources of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoLogNET-ElsNET Symposium (Question and Answers : Theoretical and Applied Perspectives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de la réponse fondée sur la reconnaissance du focus de la question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Trouver des réponses dans le web et dans une collection fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TALN 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
+              <w:t xml:space="preserve">Workshop sur la Recherche d'information, un passage à l'échelle, Conférence INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456870v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Question Answering System QALC at LIMSI, Experiments in Using Web and WordNet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël De Chalendar</w:t>
+                <w:t xml:space="preserve">Confronter des sources de connaissances différentes pour obtenir une réponse plus fiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Dalmas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Eleventh Text REtrieval Conference, TREC 2002, Gaithersburg, Maryland, USA, November 19-22, 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">Dixième conférence de Traitement Automatique des Langues Naturelles (TALN 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Batz-sur-mer, France. pp.105--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456866v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Question Answering System QALC at LIMSI, Experiments in Using Web and WordNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël De Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Elkateb-Gara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
+              <w:t xml:space="preserve">Proceedings of The Eleventh Text REtrieval Conference, TREC 2002, Gaithersburg, Maryland, USA, November 19-22, 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00097828v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding An Answer Based on the Recognition of the Question Focus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recherche de la réponse fondée sur la reconnaissance du focus de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Tenth Text REtrieval Conference, TREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">Conférence TALN 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458025v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des entités nommées et des variantes terminologiques dans un système de question-réponse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Finding An Answer Based on the Recognition of the Question Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 8ème conférence de Traitement Automatique des Langues Naturelles (TALN 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tours, France. pp.153--162</w:t>
+              <w:t xml:space="preserve">Proceedings of The Tenth Text REtrieval Conference, TREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458026v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment trouver &amp;quot;LA&amp;quot; réponse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Porhiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès du Chapitre français de l'ISKO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Nanterre, France. pp.5--6</w:t>
+              <w:t xml:space="preserve">TALN 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458028v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document selection refinement based on linguistic features for QALC, a question answering system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment trouver &amp;quot;LA&amp;quot; réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tsigov Char, Bulgaria</w:t>
+              <w:t xml:space="preserve">3ème congrès du Chapitre français de l'ISKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Nanterre, France. pp.5--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458020v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminological variants for document selection and question/answer matching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Utilisation des entités nommées et des variantes terminologiques dans un système de question-réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop on Open-domain question answering-Volume 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.1--8</w:t>
+              <w:t xml:space="preserve">Actes de la 8ème conférence de Traitement Automatique des Langues Naturelles (TALN 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tours, France. pp.153--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458021v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-comparison of two clustering methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Document selection refinement based on linguistic features for QALC, a question answering system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Jardino</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the workshop on Evaluation for Language and Dialogue Systems-Volume 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.9</w:t>
+              <w:t xml:space="preserve">RANLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tsigov Char, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458023v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouiller un corpus en structurant sa terminologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Terminological variants for document selection and question/answer matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Simoni</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSST'2001 - Veille stratégique scientifique et technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop on Open-domain question answering-Volume 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03527765v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topic Segmentation of Texts based on Semantic Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A cross-comparison of two clustering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Jardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2000, Proceedings of the 14th European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Berlin, Germany. pp.426--430</w:t>
+              <w:t xml:space="preserve">Proceedings of the workshop on Evaluation for Language and Dialogue Systems-Volume 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458243v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation de graphes conceptuels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fouiller un corpus en structurant sa terminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fluhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rousseau-Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France. pp.359--368</w:t>
+              <w:t xml:space="preserve">VSST'2001 - Veille stratégique scientifique et technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458248v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03527765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QALC−The Question-Answering System of LIMSI-CNRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Généralisation de graphes conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël De Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ninth Text REtrieval Conference, TREC 2000,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">Actes du congrès Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. pp.359--368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458246v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bootstrapping approach for thematic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Topic Segmentation of Texts based on Semantic Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MLTIA at PKDD conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECAI 2000, Proceedings of the 14th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Berlin, Germany. pp.426--430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458244v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cost-Bounded Algorithm to Control Events Generalization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">QALC−The Question-Answering System of LIMSI-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conceptual Structures: Logical, Linguistic, and Computational Issues, 8th International Conference on Conceptual Structures, ICCS 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Darmstadt, Germany. pp.555--568</w:t>
+              <w:t xml:space="preserve">The Ninth Text REtrieval Conference, TREC 2000,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458242v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QALC - the Question-Answering program of the Language and Cognition group at LIMSI-CNRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Cost-Bounded Algorithm to Control Events Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël De Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Eighth Text REtrieval Conference, TREC 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Gaithersburg, Maryland, United States</w:t>
+              <w:t xml:space="preserve">Conceptual Structures: Logical, Linguistic, and Computational Issues, 8th International Conference on Conceptual Structures, ICCS 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Darmstadt, Germany. pp.555--568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458394v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration d’un réseau de cooccurrences lexicales en domaines sémantiques par analyse de textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A bootstrapping approach for thematic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes NLP+ IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">Workshop MLTIA at PKDD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458396v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic Segmentation of Texts: Two Methods for Two Kinds of Text</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">QALC - the Question-Answering program of the Language and Cognition group at LIMSI-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Meeting of the Association for Computational Linguistics and 17th International Conference on Computational Linguistics, COLING-ACL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Montreal, Quebec, Canada. pp.392--396</w:t>
+              <w:t xml:space="preserve">Proceedings of The Eighth Text REtrieval Conference, TREC 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Gaithersburg, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458398v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thematic Segmentation Procedure for Extracting Semantic Domains from Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structuration d’un réseau de cooccurrences lexicales en domaines sémantiques par analyse de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Brighton, United Kingdom. pp.155--159</w:t>
+              <w:t xml:space="preserve">Actes NLP+ IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458397v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thematic Segmentation of Texts: Two Methods for Two Kinds of Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Annual Meeting of the Association for Computational Linguistics and 17th International Conference on Computational Linguistics, COLING-ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Montreal, Quebec, Canada. pp.392--396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thematic Segmentation Procedure for Extracting Semantic Domains from Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Brighton, United Kingdom. pp.155--159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Aggregation Procedure for Building Episodic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fifteenth International Joint Conference on Artificial Intelligence, IJCAI 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Nagoya, Japan. pp.280--287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15877,516 +16118,516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving workflows reproducibility : Extracting information on workflows from text and code repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Sebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Intelligent Systems For Molecular Biology and 22nd Annual European Conference on Computational Biology (ISMB/ECCB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multimodal inverse cloze task for knowledge-based visual question answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFT TAL 2022 - Journées Jointes des Groupements de Recherche « Linguistique Informatique, Formelle et de Terrain » et « Traitement Automatique des Langues »</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-108, 2022, LIFT-TAL 2022, Actes des journées jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GDR TAL sur l'accès à l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03892389v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal inverse cloze task for knowledge-based visual question answering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction et analyse de concepts médicaux dans un corpus de spécialité en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Clercq de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tourille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brin-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leonor Becerra; Benoît Favre; Claire Gardent; Yannick Parmentier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR TAL sur l'accès à l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">LIFT TAL 2022 - Journées Jointes des Groupements de Recherche « Linguistique Informatique, Formelle et de Terrain » et « Traitement Automatique des Langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-108, 2022, LIFT-TAL 2022, Actes des journées jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379132v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03892389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining String-based and Embeddings-based Methods for Medical Concept Normalization: LIMSI-CEA-INRA@n2c2 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 n2c2/OHNLP Shared-Task and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Washington, D.C., United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04363093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16396,326 +16637,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typing relations in distributional thesauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuria Gala and Reinhard Rapp and Gemma Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Production, Cognition, and the Lexicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, Springer, pp.113--134, 2015, Text, Speech and Language Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01858464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminologie et accès à l'information thématique et précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mustapha el Hadi, Widad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminologie et accès à l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes - Lavoisier, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with Alternate Formulations of Questions and Answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hurault-Plantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strzalkowski &amp; Harabagiu (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Open-Domain Question-Answering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.Vol. 32 - 189-226, 2006, Series: Text, Speech and Language Technology,, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-4746-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16725,114 +16966,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTHAPSI : un système d'analyse thématique et d'apprentissage de connaissances pragmatiques fondé sur l'amorçage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00189116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16900,51 +17141,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69C82A46"/>
+    <w:nsid w:val="964B4925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17131,51 +17372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ferret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155894498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferret_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849676v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00189182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Leila Ch&#226;ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.1-2.95-123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324902002929" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D6F3E5ED983F4DA54281EC62CB80801941CA34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2002-3-4-135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lov&#243;n-Melgarejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04172061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591106.3592227" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.121" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130150v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704007v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03760370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03745322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03648645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265875v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784754v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noji" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P19-2041" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P18-2056" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;li Mnasri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858465v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_36" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1199" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858470v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858473v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289727v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.191" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063780" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841712v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00179711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107096" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11519645_46" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456487v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berthelin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Elkateb-Gara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456511v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456870v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456866v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Chalendar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dalmas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458025v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458026v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458023v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03527765v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau-Hans" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simoni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458243v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458246v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458242v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458394v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458397v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458399v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03892389v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03859310/document" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858464v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4746-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ferret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0755-2361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155894498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ferret_o_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-mCQhtIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055957v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiebel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biodatasci-103123-095202" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kodelja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jean-Louis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00189182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Leila Ch&#226;ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hurault-Plantet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.7.1-2.95-123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324902002929" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D6F3E5ED983F4DA54281EC62CB80801941CA34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2002-3-4-135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05491847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grimal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Soumm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05597967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulanger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sebe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91398-3_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adjali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04910767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88714-7_38" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armingaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Peuvot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04938811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ducel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.398" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05282965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Tuo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tourille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04622995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Lov&#243;n-Melgarejo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Moreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Remy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.clinicalnlp-1.14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.922" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deshayes-Chaussard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#232;de" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lovon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.121" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04172061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591106.3592227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141920v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-srw.17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04018935v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.eacl-main.170" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Clercq de Lannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701491v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08473-7_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03920247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03760370v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03740484v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03745322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03648645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80599-9_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_28" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363095v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784754v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315181v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45439-5_31" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Noji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784785v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406962v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rudnik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ehrhart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316761" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P19-2041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363088v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P18-2056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990502v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doutreligne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857883v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boro&#351;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S17-2098" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daquo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841667v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tannier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/P17-2035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857885v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Ribeiro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W17-4211" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01857884v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;li Mnasri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S16-1175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besan&#231;on" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858465v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besancon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-1019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01847293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_36" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844443v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1199" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858469v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289727v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2012.191" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282037v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Campion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Closson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2063576.2063780" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841712v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289971v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496879v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Shin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456755v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11519645_46" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00179711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107096" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berthelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Elkateb-Gara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456487v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De Chalendar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dalmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456870v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458028v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458026v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458020v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458023v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jardino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03527765v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau-Hans" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Simoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458248v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458246v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458244v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458394v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458396v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458398v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458397v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363577v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03892389v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03859310/document" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04363093v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Ba" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01858464v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486130v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4746-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189116v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>