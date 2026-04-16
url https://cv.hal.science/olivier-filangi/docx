--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -4241,273 +4241,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Accelerted QTLMap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+                <w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th QTL-MAS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, -, France</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637840v1</w:t>
+                <w:t xml:space="preserve">hal-02748764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
+                <w:t xml:space="preserve">GPU Accelerted QTLMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bertrand-Michel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">The 15th QTL-MAS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748764v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTLMap, a software for QTL detection in outbred populations</w:t>
               </w:r>
@@ -5739,277 +5739,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGP: Quantitative Genetics Platform. A high performance computing solution for quantitative genetics software</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Laperruque</w:t>
+                <w:t xml:space="preserve">Finding gene to genome epistatic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bacciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. LIRMM UMR CNRS/UM2 5506, 2012, Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749290v1</w:t>
+                <w:t xml:space="preserve">hal-01210736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding gene to genome epistatic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
+                <w:t xml:space="preserve">QGP: Quantitative Genetics Platform. A high performance computing solution for quantitative genetics software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misharl Monsoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Souchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laperruque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. LIRMM UMR CNRS/UM2 5506, 2012, Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210736v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide QTL detection for growth, body composition and quality related traits in chicken</w:t>
               </w:r>
@@ -6112,91 +6112,166 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Logo et site web de la plateforme MEANS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bitteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BioMAJ : A workflow engine dedicated to biological bank management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,51 +6309,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00176506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6288,147 +6363,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggesting disease associations for overlooked metabolites using literature from metabolic neighbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6438,264 +6513,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Management Plan for the Metabolic Profiling and Metabolomic Platform (P2M2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.2, Inrae; ifpc. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sotin</w:t>
-[...45 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05325416v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02803910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6850,51 +6818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932315v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.885051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-29" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-4-S1-S10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-50" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363562v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tesseydre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391087v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nugier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210736v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932315v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.885051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-29" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-4-S1-S10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-50" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363562v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tesseydre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391087v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nugier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>