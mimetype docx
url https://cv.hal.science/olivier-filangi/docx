--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -1402,261 +1402,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the analyses of the XVth QTLMAS common dataset II: QTL analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of analyses of the XVth QTLMAS common dataset III: Genomic Estimations of Breeding Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Elsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, online (Suppl. 2), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-6-S2-S2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-6-S2-S3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210358v1</w:t>
+                <w:t xml:space="preserve">hal-01210357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of analyses of the XVth QTLMAS common dataset III: Genomic Estimations of Breeding Values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the analyses of the XVth QTLMAS common dataset II: QTL analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, online (Suppl. 2), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1753-6561-6-S2-S3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-6-S2-S2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210357v1</w:t>
+                <w:t xml:space="preserve">hal-01210358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of interval mapping methods on quantitative trait loci location: impact on QTL/eQTL analyses</w:t>
               </w:r>
@@ -2317,51 +2317,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW DOES OXIDATION MODULATE POLYPHENOL ANTIOXIDANT PROPERTIES? INSIGHTS FROM APPLE BY-PRODUCTS FOR FOOD PRESERVATION.</w:t>
+                <w:t xml:space="preserve">From waste to food preservation: exploring the antioxydant potential of oxidised apple pomace polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lebail</w:t>
@@ -2396,97 +2396,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP2025 - XXXII International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku (FI), Finland</w:t>
+              <w:t xml:space="preserve">4th International Conference BACIF 2025 (Biologically Active Compounds in Food)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lodz University of Technology, Jun 2025, LODZ, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515494v1</w:t>
+                <w:t xml:space="preserve">hal-05515459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to food preservation: exploring the antioxydant potential of oxidised apple pomace polyphenols</w:t>
+                <w:t xml:space="preserve">HOW DOES OXIDATION MODULATE POLYPHENOL ANTIOXIDANT PROPERTIES? INSIGHTS FROM APPLE BY-PRODUCTS FOR FOOD PRESERVATION.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lebail</w:t>
@@ -2521,73 +2521,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference BACIF 2025 (Biologically Active Compounds in Food)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lodz University of Technology, Jun 2025, LODZ, Poland</w:t>
+              <w:t xml:space="preserve">ICP2025 - XXXII International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515459v1</w:t>
+                <w:t xml:space="preserve">hal-05515494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AdducTrackR, From Computational to Reactional: Initial Insights into Polyphenol-Protein Adducts in LC-HRMS Data</w:t>
               </w:r>
@@ -3865,191 +3865,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating QTL mapping with graphics cards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chapuis</w:t>
+                <w:t xml:space="preserve">Linkage analysis of the XVIth QTLMAS simulated dataset using QTLMAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. 516 p</w:t>
+              <w:t xml:space="preserve">16th QTLMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRIS. Algero, ITA. Università degli Studi di Sassari (UniSS), ITA., May 2012, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363562v1</w:t>
+                <w:t xml:space="preserve">hal-01210359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XVth QTLMAS: simulated dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tesseydre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4067,447 +4071,443 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European workshop on QTL mapping and marker assisted selection (QTLMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1753-6561-6-S2-S1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage analysis of the XVIth QTLMAS simulated dataset using QTLMAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Demeure</w:t>
+                <w:t xml:space="preserve">Accelerating QTL mapping with graphics cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th QTLMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRIS. Algero, ITA. Università degli Studi di Sassari (UniSS), ITA., May 2012, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. 516 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210359v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colette Désert</w:t>
+                <w:t xml:space="preserve">GPU Accelerted QTLMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">The 15th QTL-MAS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748764v1</w:t>
+                <w:t xml:space="preserve">hal-00637840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Accelerted QTLMap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Roy</w:t>
+                <w:t xml:space="preserve">Integrating QTL controlling fatness, lipid metabolites and gene expressions to genetically dissect the adiposity complex trait in a meat chicken cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th QTL-MAS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, -, France</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637840v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTLMap, a software for QTL detection in outbred populations</w:t>
               </w:r>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Legarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4612,277 +4612,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repercussions of statistical properties of interval mapping methods on eQTL detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
+                <w:t xml:space="preserve">QTLMAP, a software for the detection of QTL in full and half sib families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193475v1</w:t>
+                <w:t xml:space="preserve">hal-02755207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLMAP, a software for the detection of QTL in full and half sib families</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Filangi</w:t>
+                <w:t xml:space="preserve">The repercussions of statistical properties of interval mapping methods on eQTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755207v1</w:t>
+                <w:t xml:space="preserve">hal-01193475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5239,277 +5239,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t>
+                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776494v1</w:t>
+                <w:t xml:space="preserve">hal-03775474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nils Paulhe</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775474v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic analysis of Clubroot resistance in the Brassicaceae family</w:t>
               </w:r>
@@ -5739,277 +5739,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding gene to genome epistatic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
+                <w:t xml:space="preserve">QGP: Quantitative Genetics Platform. A high performance computing solution for quantitative genetics software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misharl Monsoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Souchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laperruque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. LIRMM UMR CNRS/UM2 5506, 2012, Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210736v1</w:t>
+                <w:t xml:space="preserve">hal-02749290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QGP: Quantitative Genetics Platform. A high performance computing solution for quantitative genetics software</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Laperruque</w:t>
+                <w:t xml:space="preserve">Finding gene to genome epistatic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bacciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Legarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. LIRMM UMR CNRS/UM2 5506, 2012, Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749290v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide QTL detection for growth, body composition and quality related traits in chicken</w:t>
               </w:r>
@@ -6818,51 +6818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932315v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.885051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-29" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-4-S1-S10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-50" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363562v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tesseydre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391087v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nugier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932315v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.885051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04045238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kileh-Wais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-29" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-567" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Filangi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-4-S1-S10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-50" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Assi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bourseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tesseydre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-6-S2-S1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bertrand-Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391087v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misharl Monsoor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nugier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210736v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sotin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>