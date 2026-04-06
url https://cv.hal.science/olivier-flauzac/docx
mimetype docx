--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flauzac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Application Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5320. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseño de un entorno de pruebas SDN para soportar el IdC: prototipo y evaluación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de I + D tecnológico.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33412/idt.v16.1.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN approach to route massive data flows of sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Gonzalez Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Woungang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (7), pp.e4309. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-adaptive structuring for large-scale P2P Grid environment: design and simulation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2017.087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration auto-adaptative d'un système de grille pair-à-pair à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 25 - 2016 - Special issue CNRIA 2015, pp.41-63. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311161v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage et agrégation de données dans les réseaux de capteurs sans fil structurés en clusters auto-stabilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 21 - 2015 - Special issue - CARI 2014, pp.85-107. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une structuration auto-stabilisante des réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P4GS : une spécification de grille pair-à-pair de services auto-gérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.155-175. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Self-Stabilizing Distributed Clustering Protocol for Ad Hoc Networks: the case of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSII Transactions on internet and information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (11), pp.2577-2596. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3837/tiis.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple random walks based self-stabilizing k -exclusion algorithm in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760903313415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-stabilizing distributed algorithm for spanning tree construction in wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. El-Ghazawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (1), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-7315(02)00028-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT: A Universal Dynamic Gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10323008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Architecture to prevent attacks with OpenFlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant LoRa/LoRaWAN Relay Protocol Using LoRaWAN Class A Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad-Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bari, Italy. pp.295-302, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61746-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of native container security for running applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing (MobiSPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Leuven, Belgium. pp.157-164, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power LoRa-LoRaWan relay function with a single input, single output device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France. pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Solution to Optimize Power Consumption in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Different Types of Sensor Architecture Using a Uniform Relay Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLWURP: LoRa/LoRaWAN Uniform Relay Protocol with a Single Input, Single Output Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.862-876, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63089-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Electricity-theft Detection Infrastructure in Chadian Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Performance Evaluation and Modeling in Wireless Networks (PEMWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN50727.2020.9293076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different platform using a Uniform Relay Protocol in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Internet of Things Companion (IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Malmö, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grid Networks enabled Electricity-Theft Detection and Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Exchanges Activity in Function of Event Detection with the SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Infrastructure and e-Services for Developing Countries (AFRICOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dakar, Senegal. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16042-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Mininet the Right Solution for an SDN Testbed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mauricio Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Network Virtualization to Support the Scalability of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Technologies, Systems and Applications (SmartTech-IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quito, Ecuador. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46785-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hierarchical Deep Learning Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning for Networking (MLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución y Contribución para el Internet de las Cosas por las emergentes Redes Definidas por Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Inteligencia Ambiental, Ingeniería de Software y Salud Electrónica y Móvil (AmITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Panama, Panamá. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Distributed Software Defined Networking Testbed for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.680-684, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based security framework for the IoT in distributed grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SpliTech.2016.7555946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed SDN-Secured Architecture for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original secure architecture for IoT based on SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for IoT and Improvement of the Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 29th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.688-693, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for Clustered WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Santa Cantarina, Brazil. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMIS.2015.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Aggregation Approach Based on Cooperative Agents and Self-Stabilizing Clustering for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTRQ 2014, The Seventh International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing k-Hops Clustering Algorithm for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Ubiquitous Information Management and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Kota Kinabalu, Malaysia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448556.2448594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering auto-stabilisant à k sauts dans les réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haggar Bachar Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and cluster management for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 10th Annual International Conference on New Technologies of Distributed Systems (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tozeur, Tunisia. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2010.5536798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Clustering Algorithm for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Fifth International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes/La Bocca, France. pp.24-29, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Adaptability for the Distributed Token Circulation Paradigm in Faulty Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hong-Kong, China. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30566-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the communication scheme in the middleware CONFIIT using XML-RPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-P. Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. pp.160-165, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distributed Self-stabilizing Structures Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium and School on Advancex Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Guadalajara, Mexico. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25958-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: A Middleware for Peer to Peer Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montréal, Canada. pp.69-78, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44842-X_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized adaptive routing based on mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 International Symposium on Parallel Architecture, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Perth/Fremantle, Australia. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1999.778968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementable dynamic automatic self-stabilizing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 International Symposium on Parallel Architectures, Algorithms and Networks (I-SPAN'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Taipei, Taiwan. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1997.645076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías aplicadas al sector agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-9962-17-413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flauzac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Application Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5320. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN approach to route massive data flows of sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Gonzalez Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Woungang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (7), pp.e4309. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseño de un entorno de pruebas SDN para soportar el IdC: prototipo y evaluación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de I + D tecnológico.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33412/idt.v16.1.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-adaptive structuring for large-scale P2P Grid environment: design and simulation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2017.087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration auto-adaptative d'un système de grille pair-à-pair à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 25 - 2016 - Special issue CNRIA 2015, pp.41-63. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311161v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage et agrégation de données dans les réseaux de capteurs sans fil structurés en clusters auto-stabilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 21 - 2015 - Special issue - CARI 2014, pp.85-107. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une structuration auto-stabilisante des réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P4GS : une spécification de grille pair-à-pair de services auto-gérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.155-175. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Self-Stabilizing Distributed Clustering Protocol for Ad Hoc Networks: the case of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSII Transactions on internet and information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (11), pp.2577-2596. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3837/tiis.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple random walks based self-stabilizing k -exclusion algorithm in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760903313415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-stabilizing distributed algorithm for spanning tree construction in wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. El-Ghazawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (1), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-7315(02)00028-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT: A Universal Dynamic Gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10323008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Architecture to prevent attacks with OpenFlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant LoRa/LoRaWAN Relay Protocol Using LoRaWAN Class A Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad-Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bari, Italy. pp.295-302, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61746-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of native container security for running applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing (MobiSPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Leuven, Belgium. pp.157-164, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power LoRa-LoRaWan relay function with a single input, single output device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France. pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Solution to Optimize Power Consumption in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Different Types of Sensor Architecture Using a Uniform Relay Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLWURP: LoRa/LoRaWAN Uniform Relay Protocol with a Single Input, Single Output Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.862-876, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63089-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Electricity-theft Detection Infrastructure in Chadian Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Performance Evaluation and Modeling in Wireless Networks (PEMWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN50727.2020.9293076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different platform using a Uniform Relay Protocol in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Internet of Things Companion (IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Malmö, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grid Networks enabled Electricity-Theft Detection and Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Exchanges Activity in Function of Event Detection with the SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Infrastructure and e-Services for Developing Countries (AFRICOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dakar, Senegal. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16042-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Mininet the Right Solution for an SDN Testbed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mauricio Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Network Virtualization to Support the Scalability of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Technologies, Systems and Applications (SmartTech-IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quito, Ecuador. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46785-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hierarchical Deep Learning Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning for Networking (MLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución y Contribución para el Internet de las Cosas por las emergentes Redes Definidas por Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Inteligencia Ambiental, Ingeniería de Software y Salud Electrónica y Móvil (AmITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Panama, Panamá. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based security framework for the IoT in distributed grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SpliTech.2016.7555946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed SDN-Secured Architecture for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Distributed Software Defined Networking Testbed for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.680-684, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for IoT and Improvement of the Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 29th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.688-693, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original secure architecture for IoT based on SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for Clustered WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Santa Cantarina, Brazil. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMIS.2015.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Aggregation Approach Based on Cooperative Agents and Self-Stabilizing Clustering for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTRQ 2014, The Seventh International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing k-Hops Clustering Algorithm for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Ubiquitous Information Management and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Kota Kinabalu, Malaysia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448556.2448594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering auto-stabilisant à k sauts dans les réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haggar Bachar Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and cluster management for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 10th Annual International Conference on New Technologies of Distributed Systems (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tozeur, Tunisia. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2010.5536798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Clustering Algorithm for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Fifth International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes/La Bocca, France. pp.24-29, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Adaptability for the Distributed Token Circulation Paradigm in Faulty Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hong-Kong, China. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30566-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the communication scheme in the middleware CONFIIT using XML-RPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-P. Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. pp.160-165, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distributed Self-stabilizing Structures Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium and School on Advancex Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Guadalajara, Mexico. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25958-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: A Middleware for Peer to Peer Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montréal, Canada. pp.69-78, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44842-X_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized adaptive routing based on mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 International Symposium on Parallel Architecture, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Perth/Fremantle, Australia. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1999.778968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementable dynamic automatic self-stabilizing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 International Symposium on Parallel Architectures, Algorithms and Networks (I-SPAN'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Taipei, Taiwan. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1997.645076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías aplicadas al sector agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-9962-17-413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04981238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Dauda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165320" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03341983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33412/idt.v16.1.2445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Gonzalez Santamaria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4309" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Gueye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2017.087814" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311161v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2574" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandicou Ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01128279v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1972" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3837/tiis.2013.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760903313415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El-Ghazawi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-7315(02)00028-X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTH0PZWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10323008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gallegos Robledo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauhourat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Herard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61746-2_22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.07.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02852171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desrumaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63089-8_56" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423462" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mauricio Gallegos Robledo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013145" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzales" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46785-2_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SpliTech.2016.7555946" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514863v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2016.22" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hachani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.110" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.52" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448556.2448594" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haggar Bachar Salim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30566-8_20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29CC45V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Merel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25958-9_21" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7M380MG4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fug&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44842-X_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX85Q3X6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Datta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1999.778968" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1997.645076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809419v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pitti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#243;mez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04981238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Dauda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165320" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Gonzalez Santamaria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4309" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03341983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33412/idt.v16.1.2445" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Gueye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2017.087814" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311161v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2574" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandicou Ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01128279v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1972" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3837/tiis.2013.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760903313415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El-Ghazawi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-7315(02)00028-X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTH0PZWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10323008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gallegos Robledo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauhourat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Herard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61746-2_22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.07.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02852171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desrumaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63089-8_56" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423462" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mauricio Gallegos Robledo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013145" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzales" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46785-2_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SpliTech.2016.7555946" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2016.22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hachani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.110" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293481" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.52" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448556.2448594" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haggar Bachar Salim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30566-8_20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29CC45V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Merel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25958-9_21" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7M380MG4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fug&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44842-X_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX85Q3X6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Datta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1999.778968" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1997.645076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809419v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pitti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#243;mez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>