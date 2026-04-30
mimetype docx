--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flauzac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Application Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5320. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN approach to route massive data flows of sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Gonzalez Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Woungang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (7), pp.e4309. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseño de un entorno de pruebas SDN para soportar el IdC: prototipo y evaluación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de I + D tecnológico.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33412/idt.v16.1.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-adaptive structuring for large-scale P2P Grid environment: design and simulation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2017.087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration auto-adaptative d'un système de grille pair-à-pair à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 25 - 2016 - Special issue CNRIA 2015, pp.41-63. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311161v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage et agrégation de données dans les réseaux de capteurs sans fil structurés en clusters auto-stabilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 21 - 2015 - Special issue - CARI 2014, pp.85-107. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une structuration auto-stabilisante des réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P4GS : une spécification de grille pair-à-pair de services auto-gérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.155-175. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Self-Stabilizing Distributed Clustering Protocol for Ad Hoc Networks: the case of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSII Transactions on internet and information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (11), pp.2577-2596. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3837/tiis.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple random walks based self-stabilizing k -exclusion algorithm in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760903313415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-stabilizing distributed algorithm for spanning tree construction in wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. El-Ghazawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (1), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-7315(02)00028-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT: A Universal Dynamic Gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10323008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Architecture to prevent attacks with OpenFlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant LoRa/LoRaWAN Relay Protocol Using LoRaWAN Class A Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad-Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bari, Italy. pp.295-302, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61746-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of native container security for running applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing (MobiSPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Leuven, Belgium. pp.157-164, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power LoRa-LoRaWan relay function with a single input, single output device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France. pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Solution to Optimize Power Consumption in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Different Types of Sensor Architecture Using a Uniform Relay Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLWURP: LoRa/LoRaWAN Uniform Relay Protocol with a Single Input, Single Output Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.862-876, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63089-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Electricity-theft Detection Infrastructure in Chadian Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Performance Evaluation and Modeling in Wireless Networks (PEMWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN50727.2020.9293076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different platform using a Uniform Relay Protocol in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Internet of Things Companion (IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Malmö, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grid Networks enabled Electricity-Theft Detection and Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Exchanges Activity in Function of Event Detection with the SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Infrastructure and e-Services for Developing Countries (AFRICOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dakar, Senegal. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16042-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Mininet the Right Solution for an SDN Testbed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mauricio Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Network Virtualization to Support the Scalability of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Technologies, Systems and Applications (SmartTech-IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quito, Ecuador. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46785-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hierarchical Deep Learning Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning for Networking (MLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución y Contribución para el Internet de las Cosas por las emergentes Redes Definidas por Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Inteligencia Ambiental, Ingeniería de Software y Salud Electrónica y Móvil (AmITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Panama, Panamá. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based security framework for the IoT in distributed grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SpliTech.2016.7555946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed SDN-Secured Architecture for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Distributed Software Defined Networking Testbed for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.680-684, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for IoT and Improvement of the Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 29th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.688-693, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original secure architecture for IoT based on SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for Clustered WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Santa Cantarina, Brazil. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMIS.2015.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Aggregation Approach Based on Cooperative Agents and Self-Stabilizing Clustering for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTRQ 2014, The Seventh International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing k-Hops Clustering Algorithm for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Ubiquitous Information Management and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Kota Kinabalu, Malaysia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448556.2448594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering auto-stabilisant à k sauts dans les réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haggar Bachar Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and cluster management for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 10th Annual International Conference on New Technologies of Distributed Systems (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tozeur, Tunisia. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2010.5536798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Clustering Algorithm for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Fifth International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes/La Bocca, France. pp.24-29, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Adaptability for the Distributed Token Circulation Paradigm in Faulty Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hong-Kong, China. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30566-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the communication scheme in the middleware CONFIIT using XML-RPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-P. Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. pp.160-165, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distributed Self-stabilizing Structures Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium and School on Advancex Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Guadalajara, Mexico. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25958-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: A Middleware for Peer to Peer Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montréal, Canada. pp.69-78, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44842-X_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized adaptive routing based on mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 International Symposium on Parallel Architecture, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Perth/Fremantle, Australia. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1999.778968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementable dynamic automatic self-stabilizing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 International Symposium on Parallel Architectures, Algorithms and Networks (I-SPAN'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Taipei, Taiwan. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1997.645076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías aplicadas al sector agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-9962-17-413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flauzac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SHAP to Advance the Robustness of Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Djema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Fouchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking - 7th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Reims (France), France. pp.97-101, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00552-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Applications Management Approach for Universal Container-Based Gateway Using Webservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 12th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Riyadh, Saudi Arabia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM65874.2025.11313420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explain-Delete-Defend: Attribution-Guided Token Excision for LLM Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Djema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Fouchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th International Conference on Signal, Image Processing and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toronto ( CA ), Canada. pp.01-14, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2025.151301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMMEG-IoT: A Secure Multi-app Multi-protocol Edge Gateway for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Smart Internet of Things (SmartIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sydney, France. pp.81-87, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartIoT66867.2025.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT: A Universal Dynamic Gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10323008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of native container security for running applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing (MobiSPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Leuven, Belgium. pp.157-164, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power LoRa-LoRaWan relay function with a single input, single output device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France. pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Solution to Optimize Power Consumption in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Different Types of Sensor Architecture Using a Uniform Relay Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLWURP: LoRa/LoRaWAN Uniform Relay Protocol with a Single Input, Single Output Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.862-876, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63089-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Electricity-theft Detection Infrastructure in Chadian Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Performance Evaluation and Modeling in Wireless Networks (PEMWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN50727.2020.9293076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different platform using a Uniform Relay Protocol in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Internet of Things Companion (IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Malmö, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grid Networks enabled Electricity-Theft Detection and Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant LoRa/LoRaWAN Relay Protocol Using LoRaWAN Class A Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad-Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bari, Italy. pp.295-302, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61746-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Architecture to prevent attacks with OpenFlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Mininet the Right Solution for an SDN Testbed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mauricio Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Network Virtualization to Support the Scalability of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Technologies, Systems and Applications (SmartTech-IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quito, Ecuador. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46785-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hierarchical Deep Learning Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning for Networking (MLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Exchanges Activity in Function of Event Detection with the SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Infrastructure and e-Services for Developing Countries (AFRICOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dakar, Senegal. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16042-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución y Contribución para el Internet de las Cosas por las emergentes Redes Definidas por Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Inteligencia Ambiental, Ingeniería de Software y Salud Electrónica y Móvil (AmITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Panama, Panamá. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Distributed Software Defined Networking Testbed for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.680-684, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed SDN-Secured Architecture for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based security framework for the IoT in distributed grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SpliTech.2016.7555946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original secure architecture for IoT based on SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for IoT and Improvement of the Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 29th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.688-693, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for Clustered WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Santa Cantarina, Brazil. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMIS.2015.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Aggregation Approach Based on Cooperative Agents and Self-Stabilizing Clustering for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTRQ 2014, The Seventh International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing k-Hops Clustering Algorithm for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Ubiquitous Information Management and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Kota Kinabalu, Malaysia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448556.2448594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering auto-stabilisant à k sauts dans les réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haggar Bachar Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and cluster management for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 10th Annual International Conference on New Technologies of Distributed Systems (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tozeur, Tunisia. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2010.5536798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Clustering Algorithm for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Fifth International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes/La Bocca, France. pp.24-29, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Adaptability for the Distributed Token Circulation Paradigm in Faulty Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hong-Kong, China. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30566-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the communication scheme in the middleware CONFIIT using XML-RPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-P. Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. pp.160-165, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distributed Self-stabilizing Structures Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium and School on Advancex Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Guadalajara, Mexico. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25958-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: A Middleware for Peer to Peer Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montréal, Canada. pp.69-78, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44842-X_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized adaptive routing based on mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 International Symposium on Parallel Architecture, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Perth/Fremantle, Australia. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1999.778968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementable dynamic automatic self-stabilizing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 International Symposium on Parallel Architectures, Algorithms and Networks (I-SPAN'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Taipei, Taiwan. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1997.645076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Application Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5320. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Network Workload between Virtualization Solutions on a Testbed Environment for Cybersecurity Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fernagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mauricio Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.246-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseño de un entorno de pruebas SDN para soportar el IdC: prototipo y evaluación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de I + D tecnológico.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33412/idt.v16.1.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN approach to route massive data flows of sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Gonzalez Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Woungang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (7), pp.e4309. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-adaptive structuring for large-scale P2P Grid environment: design and simulation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2017.087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration auto-adaptative d'un système de grille pair-à-pair à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 25 - 2016 - Special issue CNRIA 2015, pp.41-63. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311161v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage et agrégation de données dans les réseaux de capteurs sans fil structurés en clusters auto-stabilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 21 - 2015 - Special issue - CARI 2014, pp.85-107. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une structuration auto-stabilisante des réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P4GS : une spécification de grille pair-à-pair de services auto-gérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.155-175. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Self-Stabilizing Distributed Clustering Protocol for Ad Hoc Networks: the case of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSII Transactions on internet and information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (11), pp.2577-2596. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3837/tiis.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple random walks based self-stabilizing k -exclusion algorithm in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760903313415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-stabilizing distributed algorithm for spanning tree construction in wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. El-Ghazawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (1), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-7315(02)00028-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías aplicadas al sector agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-9962-17-413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04981238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Dauda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165320" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430300v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Gonzalez Santamaria" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4309" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03341983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33412/idt.v16.1.2445" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Gueye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2017.087814" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311161v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2574" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandicou Ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01128279v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1970" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1972" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3837/tiis.2013.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760903313415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El-Ghazawi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-7315(02)00028-X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTH0PZWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10323008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gallegos Robledo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauhourat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Herard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61746-2_22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.07.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02852171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desrumaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63089-8_56" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423462" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mauricio Gallegos Robledo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013145" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzales" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46785-2_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SpliTech.2016.7555946" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2016.22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hachani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.110" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293481" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.52" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448556.2448594" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haggar Bachar Salim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30566-8_20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29CC45V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Merel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25958-9_21" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7M380MG4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fug&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44842-X_8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX85Q3X6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Datta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1999.778968" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1997.645076" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809419v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pitti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#243;mez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05593679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Djema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00552-6_7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05591037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Dauda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313420" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05593664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2025.151301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartIoT66867.2025.00020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10323008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauhourat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.07.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02852171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Herard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desrumaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63089-8_56" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61746-2_22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gallegos Robledo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272445" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mauricio Gallegos Robledo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46785-2_4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2016.22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SpliTech.2016.7555946" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293481" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hachani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandicou Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448556.2448594" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haggar Bachar Salim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536798" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964417v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30566-8_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29CC45V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Merel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25958-9_21" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7M380MG4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fug&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44842-X_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX85Q3X6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Datta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1999.778968" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1997.645076" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04981238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165320" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05605189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fernagut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03341983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33412/idt.v16.1.2445" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Gonzalez Santamaria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4309" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Gueye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2017.087814" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311161v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2574" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304732v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01128279v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1970" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3837/tiis.2013.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514842v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760903313415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El-Ghazawi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-7315(02)00028-X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTH0PZWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pitti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#243;mez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>