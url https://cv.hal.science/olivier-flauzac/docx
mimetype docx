--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flauzac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SHAP to Advance the Robustness of Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Djema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Fouchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking - 7th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Reims (France), France. pp.97-101, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00552-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Applications Management Approach for Universal Container-Based Gateway Using Webservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 12th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Riyadh, Saudi Arabia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM65874.2025.11313420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explain-Delete-Defend: Attribution-Guided Token Excision for LLM Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Djema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Fouchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th International Conference on Signal, Image Processing and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toronto ( CA ), Canada. pp.01-14, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2025.151301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMMEG-IoT: A Secure Multi-app Multi-protocol Edge Gateway for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Smart Internet of Things (SmartIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sydney, France. pp.81-87, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartIoT66867.2025.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT: A Universal Dynamic Gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10323008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of native container security for running applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing (MobiSPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Leuven, Belgium. pp.157-164, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power LoRa-LoRaWan relay function with a single input, single output device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France. pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Solution to Optimize Power Consumption in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Different Types of Sensor Architecture Using a Uniform Relay Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLWURP: LoRa/LoRaWAN Uniform Relay Protocol with a Single Input, Single Output Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.862-876, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63089-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Electricity-theft Detection Infrastructure in Chadian Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Performance Evaluation and Modeling in Wireless Networks (PEMWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN50727.2020.9293076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different platform using a Uniform Relay Protocol in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Internet of Things Companion (IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Malmö, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grid Networks enabled Electricity-Theft Detection and Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant LoRa/LoRaWAN Relay Protocol Using LoRaWAN Class A Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad-Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bari, Italy. pp.295-302, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61746-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Architecture to prevent attacks with OpenFlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Mininet the Right Solution for an SDN Testbed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mauricio Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Network Virtualization to Support the Scalability of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Technologies, Systems and Applications (SmartTech-IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quito, Ecuador. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46785-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hierarchical Deep Learning Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning for Networking (MLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Exchanges Activity in Function of Event Detection with the SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Infrastructure and e-Services for Developing Countries (AFRICOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dakar, Senegal. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16042-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución y Contribución para el Internet de las Cosas por las emergentes Redes Definidas por Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Inteligencia Ambiental, Ingeniería de Software y Salud Electrónica y Móvil (AmITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Panama, Panamá. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Distributed Software Defined Networking Testbed for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.680-684, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed SDN-Secured Architecture for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based security framework for the IoT in distributed grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SpliTech.2016.7555946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original secure architecture for IoT based on SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for IoT and Improvement of the Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 29th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.688-693, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for Clustered WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Santa Cantarina, Brazil. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMIS.2015.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Aggregation Approach Based on Cooperative Agents and Self-Stabilizing Clustering for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTRQ 2014, The Seventh International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing k-Hops Clustering Algorithm for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Ubiquitous Information Management and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Kota Kinabalu, Malaysia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448556.2448594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering auto-stabilisant à k sauts dans les réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haggar Bachar Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and cluster management for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 10th Annual International Conference on New Technologies of Distributed Systems (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tozeur, Tunisia. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2010.5536798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Clustering Algorithm for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Fifth International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes/La Bocca, France. pp.24-29, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Adaptability for the Distributed Token Circulation Paradigm in Faulty Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hong-Kong, China. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30566-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the communication scheme in the middleware CONFIIT using XML-RPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-P. Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. pp.160-165, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distributed Self-stabilizing Structures Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium and School on Advancex Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Guadalajara, Mexico. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25958-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: A Middleware for Peer to Peer Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montréal, Canada. pp.69-78, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44842-X_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized adaptive routing based on mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 International Symposium on Parallel Architecture, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Perth/Fremantle, Australia. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1999.778968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementable dynamic automatic self-stabilizing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 International Symposium on Parallel Architectures, Algorithms and Networks (I-SPAN'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Taipei, Taiwan. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1997.645076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Application Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5320. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Network Workload between Virtualization Solutions on a Testbed Environment for Cybersecurity Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fernagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mauricio Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.246-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseño de un entorno de pruebas SDN para soportar el IdC: prototipo y evaluación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de I + D tecnológico.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33412/idt.v16.1.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN approach to route massive data flows of sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Gonzalez Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Woungang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (7), pp.e4309. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-adaptive structuring for large-scale P2P Grid environment: design and simulation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2017.087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration auto-adaptative d'un système de grille pair-à-pair à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 25 - 2016 - Special issue CNRIA 2015, pp.41-63. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311161v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage et agrégation de données dans les réseaux de capteurs sans fil structurés en clusters auto-stabilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 21 - 2015 - Special issue - CARI 2014, pp.85-107. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une structuration auto-stabilisante des réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P4GS : une spécification de grille pair-à-pair de services auto-gérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.155-175. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Self-Stabilizing Distributed Clustering Protocol for Ad Hoc Networks: the case of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSII Transactions on internet and information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (11), pp.2577-2596. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3837/tiis.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple random walks based self-stabilizing k -exclusion algorithm in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760903313415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-stabilizing distributed algorithm for spanning tree construction in wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. El-Ghazawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (1), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-7315(02)00028-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías aplicadas al sector agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-9962-17-413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Flauzac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RemoteLabz: A Platform to Teach Computer Science and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edmundo Tovar; Tania Di Mascio; Christoph Meinel, May 2026, Benidorm, Spain. pp.1638-1645, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0014840500004021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SHAP to Advance the Robustness of Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Djema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Fouchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Networking - 7th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Reims (France), France. pp.97-101, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00552-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Applications Management Approach for Universal Container-Based Gateway Using Webservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 12th International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Riyadh, Saudi Arabia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM65874.2025.11313420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explain-Delete-Defend: Attribution-Guided Token Excision for LLM Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Djema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Fouchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th International Conference on Signal, Image Processing and Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toronto ( CA ), Canada. pp.01-14, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/csit.2025.151301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMMEG-IoT: A Secure Multi-app Multi-protocol Edge Gateway for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Smart Internet of Things (SmartIoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sydney, France. pp.81-87, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartIoT66867.2025.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT: A Universal Dynamic Gateway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM59760.2023.10323008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of native container security for running applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Systems and Pervasive Computing (MobiSPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Leuven, Belgium. pp.157-164, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power LoRa-LoRaWan relay function with a single input, single output device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France. pp.283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization Solution to Optimize Power Consumption in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fog and Mobile Edge Computing (FMEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FMEC49853.2020.9144887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Different Types of Sensor Architecture Using a Uniform Relay Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLWURP: LoRa/LoRaWAN Uniform Relay Protocol with a Single Input, Single Output Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Technologies Conference (FTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Francisco, United States. pp.862-876, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63089-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of Electricity-theft Detection Infrastructure in Chadian Smart Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Performance Evaluation and Modeling in Wireless Networks (PEMWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PEMWN50727.2020.9293076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different platform using a Uniform Relay Protocol in Linear Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Desrumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Internet of Things Companion (IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Malmö, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423423.3423462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grid Networks enabled Electricity-Theft Detection and Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant LoRa/LoRaWAN Relay Protocol Using LoRaWAN Class A Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ad-Hoc Networks and Wireless (ADHOC-NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bari, Italy. pp.295-302, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61746-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Architecture to prevent attacks with OpenFlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mauhourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Mininet the Right Solution for an SDN Testbed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mauricio Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Waikoloa, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Network Virtualization to Support the Scalability of the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Technologies, Systems and Applications (SmartTech-IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quito, Ecuador. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46785-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hierarchical Deep Learning Approach for Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning for Networking (MLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45778-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Exchanges Activity in Function of Event Detection with the SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on e-Infrastructure and e-Services for Developing Countries (AFRICOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dakar, Senegal. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16042-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución y Contribución para el Internet de las Cosas por las emergentes Redes Definidas por Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Inteligencia Ambiental, Ingeniería de Software y Salud Electrónica y Móvil (AmITIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Panama, Panamá. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed SDN-Secured Architecture for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based security framework for the IoT in distributed grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mahamat Charfadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Conference on Computer and Energy Science (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Split, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SpliTech.2016.7555946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Distributed Software Defined Networking Testbed for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.680-684, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for IoT and Improvement of the Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 29th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.688-693, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original secure architecture for IoT based on SDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Protocol Engineering (ICPE) and International Conference on New Technologies of Distributed Systems (NTDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2015.7293481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture for Clustered WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 9th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Santa Cantarina, Brazil. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMIS.2015.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Aggregation Approach Based on Cooperative Agents and Self-Stabilizing Clustering for WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTRQ 2014, The Seventh International Conference on Communication Theory, Reliability, and Quality of Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing k-Hops Clustering Algorithm for Wireless Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Ubiquitous Information Management and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Kota Kinabalu, Malaysia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448556.2448594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering auto-stabilisant à k sauts dans les réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haggar Bachar Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and cluster management for MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 10th Annual International Conference on New Technologies of Distributed Systems (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tozeur, Tunisia. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2010.5536798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Clustering Algorithm for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Fifth International Conference on Wireless and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cannes/La Bocca, France. pp.24-29, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWMC.2009.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Adaptability for the Distributed Token Circulation Paradigm in Faulty Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hong-Kong, China. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30566-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on the communication scheme in the middleware CONFIIT using XML-RPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-P. Merel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, United States. pp.160-165, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2004.1303152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Distributed Self-stabilizing Structures Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium and School on Advancex Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Guadalajara, Mexico. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25958-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: A Middleware for Peer to Peer Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Montréal, Canada. pp.69-78, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44842-X_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized adaptive routing based on mobile agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 International Symposium on Parallel Architecture, Algorithms and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Perth/Fremantle, Australia. pp.380-385, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1999.778968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implementable dynamic automatic self-stabilizing protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 International Symposium on Parallel Architectures, Algorithms and Networks (I-SPAN'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Taipei, Taiwan. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN.1997.645076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on IoT Application Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Dauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.5320. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24165320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Network Workload between Virtualization Solutions on a Testbed Environment for Cybersecurity Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fernagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Mauricio Gallegos Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.246-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN approach to route massive data flows of sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Gonzalez Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Woungang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (7), pp.e4309. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.4309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseño de un entorno de pruebas SDN para soportar el IdC: prototipo y evaluación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de I + D tecnológico.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33412/idt.v16.1.2445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-adaptive structuring for large-scale P2P Grid environment: design and simulation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2017.087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration auto-adaptative d'un système de grille pair-à-pair à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 25 - 2016 - Special issue CNRIA 2015, pp.41-63. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311161v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage et agrégation de données dans les réseaux de capteurs sans fil structurés en clusters auto-stabilisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 21 - 2015 - Special issue - CARI 2014, pp.85-107. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une structuration auto-stabilisante des réseaux Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.119-140. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01128279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P4GS : une spécification de grille pair-à-pair de services auto-gérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassirou Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume 17 - 2014 - Special issue CARI'12, pp.155-175. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Self-Stabilizing Distributed Clustering Protocol for Ad Hoc Networks: the case of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandicou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Salim Haggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSII Transactions on internet and information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (11), pp.2577-2596. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3837/tiis.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple random walks based self-stabilizing k -exclusion algorithm in ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760903313415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-stabilizing distributed algorithm for spanning tree construction in wireless ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. El-Ghazawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (1), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-7315(02)00028-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías aplicadas al sector agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Gibeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-9962-17-413-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05593679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Djema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00552-6_7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05591037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Dauda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313420" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05593664v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2025.151301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartIoT66867.2025.00020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10323008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauhourat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.07.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02852171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Herard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desrumaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63089-8_56" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61746-2_22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gallegos Robledo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272445" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mauricio Gallegos Robledo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46785-2_4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2016.22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SpliTech.2016.7555946" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293481" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hachani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandicou Ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448556.2448594" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haggar Bachar Salim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536798" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964417v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30566-8_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29CC45V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Merel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303152" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25958-9_21" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7M380MG4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fug&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44842-X_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX85Q3X6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Datta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1999.778968" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1997.645076" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04981238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165320" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05605189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fernagut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03341983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33412/idt.v16.1.2445" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Gonzalez Santamaria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4309" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Gueye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2017.087814" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311161v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2574" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304732v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01128279v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1970" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3837/tiis.2013.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514842v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760903313415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El-Ghazawi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-7315(02)00028-X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTH0PZWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pitti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#243;mez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05631190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Loiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014840500004021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05593679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Djema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00552-6_7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05591037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Dauda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM65874.2025.11313420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05593664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/csit.2025.151301" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartIoT66867.2025.00020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM59760.2023.10323008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauhourat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.07.025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02852171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Herard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC49853.2020.9144887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Desrumaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02989181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63089-8_56" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423423.3423462" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61746-2_22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Gallegos Robledo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272445" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mauricio Gallegos Robledo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46785-2_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45778-5_2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mahamat Charfadine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16042-5_28" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gonzalez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2016.22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SpliTech.2016.7555946" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Hachani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2015.110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2015.7293481" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.52" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandicou Ba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448556.2448594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haggar Bachar Salim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514899v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2010.5536798" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2009.12" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30566-8_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T29CC45V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Merel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2004.1303152" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25958-9_21" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7M380MG4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fug&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44842-X_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX85Q3X6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Datta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1999.778968" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02967728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN.1997.645076" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04981238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165320" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05605189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fernagut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Gonzalez Santamaria" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Woungang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4309" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03341983v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33412/idt.v16.1.2445" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Gueye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2017.087814" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311161v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2574" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.2001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01128279v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1970" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300053v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1972" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3837/tiis.2013.11.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514842v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760903313415" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El-Ghazawi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-7315(02)00028-X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTH0PZWV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pitti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G&#243;mez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>