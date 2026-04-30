--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -207,51 +207,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living lab Paris Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fouche-Grobla</w:t>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t>
             </w:r>
@@ -305,90 +305,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from the hydrogeological functioning of peri-urban lakes in the Ile-de-France region on their ecological status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fouché</w:t>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Arnaud Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Congress of the International Association of Hydrogeologists (IAH 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -399,6381 +399,6640 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un pilote instrumenté pour l'étude des fonctions du sol en assainissement non collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nasri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fouché</w:t>
+                <w:t xml:space="preserve">Ch. Saillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Saillé</w:t>
+                <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urgency of building soils for Middle Eastern and North African countries : economic, environmental, and health solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the optimization of the infusion process through numerical permeability analysis and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Siddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deeb</w:t>
+                <w:t xml:space="preserve">Paris Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valentinovich Smagin</w:t>
+                <w:t xml:space="preserve">Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pauleit</w:t>
+                <w:t xml:space="preserve">Philippe Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fouché-Grobla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+                <w:t xml:space="preserve">Damien Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04452878v1</w:t>
+              <w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of Tunisian excavated material into composite soil for rainwater infiltration within urban green infrastructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Urban Lakes: From Lack of Regard to Smart Deal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Nasri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Fouché-Grobla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04660545v1</w:t>
+              <w:t xml:space="preserve">Advances in Hydroinformatics SimHydro 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.685-699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-5436-0_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-water adaptive management process: the case of On-site Wastewater Treatment Systems in peri-urban areas in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling of TBM-Excavated Materials of the Paris Basin into Technosol: A Numerical Assessment of Its Hydrological Transfer Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bel Hadj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Daudin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Essaieb Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Challenges</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03413567v2</w:t>
+              <w:t xml:space="preserve">Advances in Hydroinformatics. SimHydro 2019 - Models for Extreme Situations and Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gourbesville P., Caignaert G. (eds), Jun 2019, Nice, France. pp.1063-1077, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-5436-0_80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Groundwater Resources Management: Spatially-Nested Modelling Approach for Water Cycle Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ma</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03710908v1</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water planning in a mixed land use Mediterranean area: point-source abstraction and pollution scenarios by a numerical model of varying stream-aquifer regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transfert of pollutants from an on-site waste water treatment to the ground water: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063244v1</w:t>
+              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH. September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent flux from a sand filter for household wastewater and integrated solute transfer to the vadose zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Water Table Rising Consecutive to Surface Irrigation in Alluvial Aquifers: Predective Use of Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Dadmehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063243v1</w:t>
+              <w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Torino, France. pp.379-382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the quality and quantity of compost and leachate from household waterless toilets in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rétention et transfert de polluants dans le sol d'un ouvrage d'infiltration des eaux pluviales urbaines : variabilité de la contamination de surface en éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01811052v1</w:t>
+              <w:t xml:space="preserve">40èmes Journées Scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de zones à enjeu environnemental dans le bassin versant de la Lys (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Moreau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063251v1</w:t>
+              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of a complex alluvial aquifer for efficient management – Application to the lower valley of Var river, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic and Fractal analysis of fissure networks in rock or soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Th Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salavati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063259v1</w:t>
+              <w:t xml:space="preserve">PedoFract VII: Int. Workshop on Scaling in Particulate and Porous Media Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Coruna, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Nature of Phreatic Aquifers in Granitic Rocks at Watershed Scale: A Stratiform Model from Perennial Streams and Well Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field monitoring and sampling of infiltrated soil water under on-site treatment systems. Poster communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Review of Environmental and Earth Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063294v1</w:t>
+              <w:t xml:space="preserve">Proc. 4th International Congress of soil science societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and implementation of a new public policy for on-site sanitation in France: towards a more responsible global value chain of wastewater?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Lemaire</w:t>
+                <w:t xml:space="preserve">Mise en place d'un indicateur intégratif pour la gestion du potentiel épurateur des sols soumis à l'infiltration en assainissement non collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063263v1</w:t>
+              <w:t xml:space="preserve">Nat. Meet. GESSOL, colloque de restitution du programme, 16-18 May 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Hydraulic Modeling of a Complex Alluvial Aquifer for Groundwater Resource Management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des eaux souterraines sur le patrimoine bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063297v1</w:t>
+              <w:t xml:space="preserve">20èmes JSE - Environnement entre passé et futur : les risques à l'épreuve des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la surface piézométrique des aquifères fissurés en zone de socle précambrien métamorphisé : cas du bassin versant du Sassandra (sud-ouest de la Côte d’Ivoire)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophile Lasm</w:t>
+                <w:t xml:space="preserve">L'objectif du projet ANCRES : la mise en place d'un indicateur intégratif pour la gestion du potentiel épurateur des sols soumis à l'infiltration en ANC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063317v1</w:t>
+              <w:t xml:space="preserve">8èmes Assises nationales de l'ANC, 26 et 27 octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling published pedotransfer functions for the estimation of bulk density and saturated hydraulic conductivity in stony soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Comparison between cores and borehole images in fracture networks knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Torri</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01238350v1</w:t>
+              <w:t xml:space="preserve">Int. Symp. ISRM Eurock, Rock engineering in difficult ground conditions: soft rocks and karst, 29-31 Oct. 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of parabens and triclosan in a non drained filter of on-site sewage treatment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Test d'un modèle de glissement sur joint visqueux pour le versant instable de Ballandaz (Savoie) : quel suivi hydrologique pour prévoir quels déplacements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01238353v1</w:t>
+              <w:t xml:space="preserve">Nat. Meet. Instabilités gravitaires : bilan des projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orléans, France. pp.65-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring infiltration under a real on-site treatment system of domestic wastewater and evaluation of soil transfer function (Paris Basin, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ramier</w:t>
+                <w:t xml:space="preserve">Numerical study of fracture openings by tunnelling in fractured rock mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01168841v1</w:t>
+              <w:t xml:space="preserve">Int. Symp. NUMOG X, Numerical Models in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece. pp.387-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of two methods, waveform superposition and numerical, to model blast vibration effect on slope stability in jointed rock masses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Fouché</w:t>
+                <w:t xml:space="preserve">Evolution piézométrique de la nappe phréatique de Seine-Saint-Denis et zonage d'infiltrabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hirschauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01238368v1</w:t>
+              <w:t xml:space="preserve">XIVes journées techniques du Comité français d’hydrogéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.63-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la potabilité des eaux souterraines dans un bassin versant tropical : cas du Sud-Ouest de la Côte d'Ivoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Process-based Reservoir Modelling in the Example of Meandering Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00806307v1</w:t>
+              <w:t xml:space="preserve">7th International Geostatistics congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oy Leuangthong, Clayton V. Deutsch, Sep 2004, Banff, Canada. pp.611-619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-3610-1_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTRACTION DE LINÉAMENTS STRUCTURAUX À PARTIR D’IMAGES SATELLITAIRES, ET ESTIMATION DES BIAIS INDUITS, EN MILIEU DE SOCLE PRÉCAMBRIEN MÉTAMORPHISÉ</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tchimou Assoma</w:t>
+                <w:t xml:space="preserve">Statistical Reconstitution of Fracture Networks for Numerical Studies in Geotechnics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01948904v1</w:t>
+              <w:t xml:space="preserve">11th International Conference of IACMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G.B. Barla and M. Barla, Jun 2005, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de linéaments structuraux à partir d'images satellitaires, et estimation des biais induits, en milieu de socle précambrien métamorphisé : application au sud-ouest de la Côte d'Ivoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A method of statistical reconstruction of the fractures network for numerical studies of rock foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vt Assoma</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teledetection</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00806301v1</w:t>
+              <w:t xml:space="preserve">9th symposium on Numerical Models in Geomechanics - NUMOG IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G.N. Pande, S. Pietruszczak, Aug 2004, Ottawa, Canada. pp.257-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781439833780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveiller l'évolution temporelle des éléments majeurs pour mieux gérer les ressources locales en eau souterraine. Cas de l'aquifère Jurassique à la limite Puisaye-Forterre (Intersyndicat de Toucy, Yonne)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R-M. Chevrier</w:t>
+                <w:t xml:space="preserve">Process-Based Stochastic Modelling in the Example of Meandering Channelized Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...546 lines deleted...]
-                <w:t xml:space="preserve">hal-00793134v1</w:t>
+              <w:t xml:space="preserve">66th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609-pdb.3.P042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of TBM-Excavated Materials of the Paris Basin into Technosol: A Numerical Assessment of Its Hydrological Transfer Functions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The urgency of building soils for Middle Eastern and North African countries : economic, environmental, and health solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valentinovich Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pauleit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché-Grobla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Hydroinformatics. SimHydro 2019 - Models for Extreme Situations and Crisis Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063333v1</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 917, 170529 [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Lakes: From Lack of Regard to Smart Deal?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reuse of Tunisian excavated material into composite soil for rainwater infiltration within urban green infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaieb Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Behzad Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Hydroinformatics SimHydro 2019</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063331v1</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.e00748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Watershed‐scale mapping of on‐site sanitation‐related environmental issue zones—Case study of Lys River (France and Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Frot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01667296v1</w:t>
+              <w:t xml:space="preserve">River</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.263-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rvr2.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert of pollutants from an on-site waste water treatment to the ground water: a case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Soil-water adaptive management process: the case of On-site Wastewater Treatment Systems in peri-urban areas in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH. September</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01815055v1</w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.100506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envc.2022.100506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétention et transfert de polluants dans le sol d'un ouvrage d'infiltration des eaux pluviales urbaines : variabilité de la contamination de surface en éléments traces métalliques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Nanocarbon-Based Solutions for the Structural Health Monitoring of Composite Parts Used in Renewable Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemartinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio-César De-Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Journées Scientifiques du GFHN</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01394938v1</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6020032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Table Rising Consecutive to Surface Irrigation in Alluvial Aquifers: Predective Use of Numerical Modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integrated Groundwater Resources Management: Spatially-Nested Modelling Approach for Water Cycle Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gourbesville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063321v1</w:t>
+              <w:t xml:space="preserve">Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.1319-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11269-020-02504-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Water planning in a mixed land use Mediterranean area: point-source abstraction and pollution scenarios by a numerical model of varying stream-aquifer regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxuan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zavattero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00843163v1</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.2145-2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1437-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field monitoring and sampling of infiltrated soil water under on-site treatment systems. Poster communication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermittent flux from a sand filter for household wastewater and integrated solute transfer to the vadose zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th International Congress of soil science societies (ECSSS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00806131v1</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.2167-2183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1466-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic and Fractal analysis of fissure networks in rock or soils</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D modeling of a complex alluvial aquifer for efficient management – Application to the lower valley of Var river, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxuan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zavattero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourbesville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PedoFract VII: Int. Workshop on Scaling in Particulate and Porous Media Modeling</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00806127v1</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (1), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objectif du projet ANCRES : la mise en place d'un indicateur intégratif pour la gestion du potentiel épurateur des sols soumis à l'infiltration en ANC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Fouché</w:t>
+                <w:t xml:space="preserve">Définition de zones à enjeu environnemental dans le bassin versant de la Lys (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Assises nationales de l'ANC, 26 et 27 octobre 2011</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00755589v1</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7-8, pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201807029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des eaux souterraines sur le patrimoine bâti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the quality and quantity of compost and leachate from household waterless toilets in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes JSE - Environnement entre passé et futur : les risques à l'épreuve des savoirs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00595138v1</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.2062-2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0604-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un indicateur intégratif pour la gestion du potentiel épurateur des sols soumis à l'infiltration en assainissement non collectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Fouché</w:t>
+                <w:t xml:space="preserve">Discontinuous Nature of Phreatic Aquifers in Granitic Rocks at Watershed Scale: A Stratiform Model from Perennial Streams and Well Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Koffi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Emmanuel Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Solange Oga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nat. Meet. GESSOL, colloque de restitution du programme, 16-18 May 2011</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00755602v1</w:t>
+              <w:t xml:space="preserve">Asian Review of Environmental and Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20448/journal.506.2017.41.20.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between cores and borehole images in fracture networks knowledge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gaillard</w:t>
+                <w:t xml:space="preserve">Origin and implementation of a new public policy for on-site sanitation in France: towards a more responsible global value chain of wastewater?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. ISRM Eurock, Rock engineering in difficult ground conditions: soft rocks and karst, 29-31 Oct. 2009</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00755591v1</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3/4), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2017.10011010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test d'un modèle de glissement sur joint visqueux pour le versant instable de Ballandaz (Savoie) : quel suivi hydrologique pour prévoir quels déplacements ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D Hydraulic Modeling of a Complex Alluvial Aquifer for Groundwater Resource Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxuan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zavattero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourbesville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nat. Meet. Instabilités gravitaires : bilan des projets</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00742414v1</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 154, pp.340-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.07.487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of fracture openings by tunnelling in fractured rock mass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Bourgeois</w:t>
+                <w:t xml:space="preserve">Modélisation de la surface piézométrique des aquifères fissurés en zone de socle précambrien métamorphisé : cas du bassin versant du Sassandra (sud-ouest de la Côte d’Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Koffi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Konan Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Solange Oga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Lasm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. NUMOG X, Numerical Models in Geomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00742336v1</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1032293ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution piézométrique de la nappe phréatique de Seine-Saint-Denis et zonage d'infiltrabilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Hirschauer</w:t>
+                <w:t xml:space="preserve">Coupling published pedotransfer functions for the estimation of bulk density and saturated hydraulic conductivity in stony soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Torri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVes journées techniques du Comité français d’hydrogéologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00742417v1</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based Reservoir Modelling in the Example of Meandering Channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+                <w:t xml:space="preserve">Elimination of parabens and triclosan in a non drained filter of on-site sewage treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nasrp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Geostatistics congress</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04063422v1</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.75-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030010ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Reconstitution of Fracture Networks for Numerical Studies in Geotechnics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fouché</w:t>
+                <w:t xml:space="preserve">Coupling of two methods, waveform superposition and numerical, to model blast vibration effect on slope stability in jointed rock masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Mohammadi Azizabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of IACMAG</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04063431v1</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method of statistical reconstruction of the fractures network for numerical studies of rock foundations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Monitoring infiltration under a real on-site treatment system of domestic wastewater and evaluation of soil transfer function (Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th symposium on Numerical Models in Geomechanics - NUMOG IX</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04063413v1</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 73 (n° 11), pp. 7435-7444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-014-3917-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-Based Stochastic Modelling in the Example of Meandering Channelized Reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de linéaments structuraux à partir d’images satellitaires, et estimation des biais induits, en milieu de socle précambrien métamorphisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Koffi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché-Grobla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Solange Yéi Oga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Galli</w:t>
+                <w:t xml:space="preserve">Vincent Tchimou Assoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.161-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la potabilité des eaux souterraines dans un bassin versant tropical : cas du Sud-Ouest de la Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Th Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ms Oga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (6), pp.7069-7086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/ijbcs.v6i6.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveiller l'évolution temporelle des éléments majeurs pour mieux gérer les ressources locales en eau souterraine. Cas de l'aquifère Jurassique à la limite Puisaye-Forterre (Intersyndicat de Toucy, Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R-M. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparée de la fracturation observable sur carottes de forage et obtenue par diagraphie. Application au marbre de Saint-Béat (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permeability of 3D discontinuity networks: new tensors from boundary-conditioned homogenisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (3), pp.303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Describing the Geometry of 3D Fracture Systems by Correcting for Linear Sampling Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Diebolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (1), pp.33-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609-pdb.3.P042⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1023/B:MATG.0000016229.37309.fd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063408v1</w:t>
+                <w:t xml:space="preserve">hal-04063406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabric control on strain and rupture of heterogeneous shale samples by using a non-conventional mechanical test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Cléac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (1-4), pp.367-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation géologique et géométrique de la fracturation naturelle d'une formation granitique, à partir de carottes de forages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol 60, N° 3, août 2001, pp 231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100640100098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groundwater under threat from diffuse contaminants: improving on-site sanitation, agriculture and water supply practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lasagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Danert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 (3), pp.2023-2025, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3906-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lac de Créteil dans son environnement bâti : SIG 3D et modèle hydrogéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnam ESGT, Laboratoire Géomatique et Foncier. 2019, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of hard rock ground waters within the Lower Sassandra, a main catchment in humid tropical West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-S. Oga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">U. Ofterdinger, A. M. MacDonald, J.-C. Comte and M. E. Young. </w:t>
+              <w:t xml:space="preserve">U. Ofterdinger; A. M. MacDonald; J.-C. Comte and M. E. Young. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater in Fractured Bedrock Environments: Managing Catchment and Subsurface Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 479 (1), Geological Society Special Publication, pp.11-33, 2019, 978-1786204011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP479.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2016, 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la fonction de filtration et de régulation des contaminants par les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 384 p., 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulique des sols. Chapitre 13</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydrologie et niveaux d'eau dans le sol. Chapitre 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Plumelle</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hirschauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plumelle Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie et pratique de la géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Moniteur, pp.569-630, 2013</w:t>
+              <w:t xml:space="preserve">, Le Moniteur, pp.73-125, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805835v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologie et niveaux d'eau dans le sol. Chapitre 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydraulique des sols. Chapitre 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hirschauer</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plumelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plumelle Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie et pratique de la géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Moniteur, pp.73-125, 2013</w:t>
+              <w:t xml:space="preserve">, Le Moniteur, pp.569-630, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805836v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquifères, nappes et essais d'eau. Chapitre 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plumelle Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie et pratique de la géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, pp.723-846, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805831v1</w:t>
-              </w:r>
-[...254 lines deleted...]
-                <w:t xml:space="preserve">hal-04063240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie et pratique de la géotechnique - Tome 1 - Outils pour la conception des ouvrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Plumelle. Le Moniteur, 1, 2017, 978-2-281-14026-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6920,51 +7179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouche-Grobla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15508.51849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328663v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deeb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentinovich Smagin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pauleit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170529" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Snoussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaieb Hamdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00748" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413567v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2022.100506" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abily" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Du" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourbesville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-020-02504-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zavattero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1437-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1466-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0604-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arondel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201807029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Koffi Yao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Emmanuel Kouadio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Solange Oga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/journal.506.2017.41.20.27" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.10011010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.487" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Konan Kouadio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032293ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F18C32JT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasrp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saill&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030010ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3917-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Mohammadi Azizabadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.04.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJ7H8MW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Th Yao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Oga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pernelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i6.42" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Solange Y&#233;i Oga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchimou Assoma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vt Assoma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.10287736v10n4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Chevrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MATG.0000016229.37309.fd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16HCLC17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Wright" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Cl&#233;ac'H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1G8RNVH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Arnould" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100640100098" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4V8NLNN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijue Yang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bel Hadj Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_80" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierlot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dadmehr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_79" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salavati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595138v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755591v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alfonsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742417v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hirschauer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alfonsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439833780" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050499v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Yao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Oga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805835v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plumelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschauer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805831v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132278v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063240v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lasagna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Danert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3906-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15508.51849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328663v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Siddig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Mulye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_53" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Snoussi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijue Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bel Hadj Ali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaieb Hamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5436-0_80" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dadmehr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_79" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01394938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Th Yao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salavati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alfonsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hirschauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alfonsi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439833780" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deeb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentinovich Smagin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pauleit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170529" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00748" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arondel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Frot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rvr2.54" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413567v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2022.100506" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055250v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemartinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar De-Luca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6020032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abily" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Du" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourbesville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-020-02504-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Du" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zavattero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1437-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1466-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arondel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201807029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0604-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Koffi Yao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Emmanuel Kouadio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Solange Oga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/journal.506.2017.41.20.27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lemaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.10011010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063317v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Konan Kouadio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032293ar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F18C32JT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasrp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saill&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030010ar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Mohammadi Azizabadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mansouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.04.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJ7H8MW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3917-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;-Grobla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Solange Y&#233;i Oga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchimou Assoma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Oga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pernelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i6.42" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739901v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Chevrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MATG.0000016229.37309.fd" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16HCLC17-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063410v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Wright" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Cl&#233;ac'H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1G8RNVH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Arnould" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100640100098" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P4V8NLNN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063240v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lasagna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Danert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3906-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Yao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Oga" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP479.5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420822v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boutet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607439v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4747-les-sols.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805836v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirschauer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805835v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plumelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>