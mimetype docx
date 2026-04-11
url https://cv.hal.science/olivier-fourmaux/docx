--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Fourmaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitenant Containers as a Service (CaaS) for Clouds and Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.144574-144601. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3344486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris map the internet: A resilient reinforcement learning approach to distributed IP route tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523230.3523232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P2P-based Communication Framework for Geo-Location Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2019.131119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic analysis in concurrent multi-channel viewing on P2PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Mizutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 339, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46578-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Router-Aided Hierarchical P2P Traffic Localization Based on Variable Additional Delay Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, E97-B (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transcom.E97.B.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Measurement Experiments of P2P-TV Systems. Insights on Fairness and Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cabellos-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (7), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Analysis of Peer-to-Peer IPTV Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dainotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pescapè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (4), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast for RSVP switching: An extended multicast model with QoS for label swapping in an IP over ATM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1-2), pp.85-104. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019184931834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raif O. Onvural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal on Networks and Distributed Processing (RERIR/EJNDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (3), pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGiant: Vers une géolocalisation d'adresses IP à l'échelle grâce aux géants d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Senel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLICES Workshop at International Federation for Information Processing (IFIP) Networking 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdgeNet, a Production Internet-Scale Container-Based Distributed System Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS), Demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Geolocation Database Stability and Implications for Network Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared internet-scale measurement platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Workshop on Overcoming Measurement Barriers to Internet Research (WOMBIR 2021), extended abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-Miner: Comprehensive Discovery of the Internet's Topology Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin P Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Symposium on Networked Systems Design and Implementation (NSDI) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Clara, CA, United States. pp.479-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alias Resolution Based on ICMP Rate Limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Addanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2020 - 21st International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. pp.231-248, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet measurements on EdgeNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT: Computer and Networking Experimental Research using Testbeds in conjunction with IEEE INFOCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring YouTube’s CDN Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality, Reliability, Security and Robustness in Heterogeneous Systems - Qshine 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ho-Chi-Minh-City, Vietnam. pp.158-166, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14413-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Multipath Route Tracing to RIPE Atlas (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kisteleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Jolla, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Centralized Management for Video Streaming Over Enterprise Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-LocON: A P2P-based Communication Framework for Geo-Location Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Information and Communication Technology Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Graz, Austria. pp.SESSION04_3, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34385/proc.32.SESSION04_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel MDA-Lite Paris Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Strowes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC'18 - 2018 Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3278532.3278536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Internet measurement platform for the e-learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2017: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Jolla, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-Threshold Buffer Based Adaptation for DASH Mobile Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2017 - 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORGE Enabling FIRE Facilities for the eLearning Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tranoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Pareit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jono Vanhie-Van Gerwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN Approach to Adaptive Video Streaming in Wireless Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture to Improve Video Streaming in Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th IEEE International Conference on Advanced Information Networking and Applications (AINA-2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2016.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical P2P Traffic Localization Method with Bandwidth Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.3136-3141, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PTV Traffic Localization by Deep Packet Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Honolulu, HI, United States. pp.375-380, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SNPD.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Impact of P2P-TV Zapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manxue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P2P Traffic Localization Method with Additional Delay Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Intelligent Networking and Collaborative Systems, INCoS'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bucarest, Romania. pp.148-154, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iNCoS.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Analysis Considering Channel Zapping on P2P Video Delivery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P-TV systems on both sides of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Singapore, Singapore. pp.1321 - 1326, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2010.5583704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fairness and Locality in P2P-TV through Large-Scale Measurement Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2010 - IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'applications P2P-TV de part et d'autre du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du trafic P2P IPTV : une analyse d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Incentive Mechanism for Peer-to-Peer Multimedia Live Streaming Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE P2P 2008 - The Eight International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of TVAnts: Scaling Analysis of a P2P IPTV Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED-HOC-NET 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P IPTV Traffic on Both Sides of The World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT 2007 (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P IPTV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM NOSSDAV'07 - Network and Operating Systems Support for Digital Audio &amp; Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source vs Data-Driven Approach for Live P2P Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. pp.99-99, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P IPTV Measurement: A Case Study of TVants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CONEXT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.45:1--45:2, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Streaming on a Peer-to-peer Overlay: Implementation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Caraballo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2005 - 4th International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Ile de la Réunion, France. pp.625-633, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Internet's Shadow Areas for Stealth Interception BGP Hijack at Internet Exchange Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMA PhD School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORGE: An eLearning Framework for Remote Laboratory Experimentation on FIRE Testbed Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mikroyannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tranoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Denazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Pareit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the Future Internet through FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of P2P IPTV Traffic: Scaling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P IPTV Measurement: A Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications multipoints dans les réseaux haut débit multimédia : Le multicast en environnement IP sur ATM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution vidéo sur Internet : Des mesures P2P-TV à la cartographie d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03721310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Fourmaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitenant Containers as a Service (CaaS) for Clouds and Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.144574-144601. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3344486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris map the internet: A resilient reinforcement learning approach to distributed IP route tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523230.3523232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P2P-based Communication Framework for Geo-Location Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2019.131119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic analysis in concurrent multi-channel viewing on P2PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Mizutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 339, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46578-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Router-Aided Hierarchical P2P Traffic Localization Based on Variable Additional Delay Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, E97-B (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transcom.E97.B.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Measurement Experiments of P2P-TV Systems. Insights on Fairness and Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cabellos-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (7), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Analysis of Peer-to-Peer IPTV Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dainotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pescapè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (4), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast for RSVP switching: An extended multicast model with QoS for label swapping in an IP over ATM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1-2), pp.85-104. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019184931834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raif O. Onvural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal on Networks and Distributed Processing (RERIR/EJNDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (3), pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGiant: Vers une géolocalisation d'adresses IP à l'échelle grâce aux géants d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Senel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLICES Workshop at International Federation for Information Processing (IFIP) Networking 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdgeNet, a Production Internet-Scale Container-Based Distributed System Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS), Demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared internet-scale measurement platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Workshop on Overcoming Measurement Barriers to Internet Research (WOMBIR 2021), extended abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Geolocation Database Stability and Implications for Network Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alias Resolution Based on ICMP Rate Limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Addanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2020 - 21st International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. pp.231-248, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-Miner: Comprehensive Discovery of the Internet's Topology Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin P Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Symposium on Networked Systems Design and Implementation (NSDI) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Clara, CA, United States. pp.479-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring YouTube’s CDN Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality, Reliability, Security and Robustness in Heterogeneous Systems - Qshine 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ho-Chi-Minh-City, Vietnam. pp.158-166, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14413-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet measurements on EdgeNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT: Computer and Networking Experimental Research using Testbeds in conjunction with IEEE INFOCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Multipath Route Tracing to RIPE Atlas (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kisteleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Jolla, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Centralized Management for Video Streaming Over Enterprise Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-LocON: A P2P-based Communication Framework for Geo-Location Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Information and Communication Technology Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Graz, Austria. pp.SESSION04_3, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34385/proc.32.SESSION04_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel MDA-Lite Paris Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Strowes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC'18 - 2018 Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3278532.3278536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Internet measurement platform for the e-learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2017: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Jolla, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-Threshold Buffer Based Adaptation for DASH Mobile Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2017 - 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN Approach to Adaptive Video Streaming in Wireless Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture to Improve Video Streaming in Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th IEEE International Conference on Advanced Information Networking and Applications (AINA-2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2016.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORGE Enabling FIRE Facilities for the eLearning Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tranoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Pareit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jono Vanhie-Van Gerwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical P2P Traffic Localization Method with Bandwidth Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.3136-3141, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PTV Traffic Localization by Deep Packet Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Honolulu, HI, United States. pp.375-380, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SNPD.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Impact of P2P-TV Zapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manxue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P2P Traffic Localization Method with Additional Delay Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Intelligent Networking and Collaborative Systems, INCoS'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bucarest, Romania. pp.148-154, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iNCoS.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Analysis Considering Channel Zapping on P2P Video Delivery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P-TV systems on both sides of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Singapore, Singapore. pp.1321 - 1326, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2010.5583704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fairness and Locality in P2P-TV through Large-Scale Measurement Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2010 - IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'applications P2P-TV de part et d'autre du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du trafic P2P IPTV : une analyse d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Incentive Mechanism for Peer-to-Peer Multimedia Live Streaming Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE P2P 2008 - The Eight International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P IPTV Traffic on Both Sides of The World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT 2007 (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P IPTV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM NOSSDAV'07 - Network and Operating Systems Support for Digital Audio &amp; Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of TVAnts: Scaling Analysis of a P2P IPTV Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED-HOC-NET 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source vs Data-Driven Approach for Live P2P Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. pp.99-99, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P IPTV Measurement: A Case Study of TVants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CONEXT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.45:1--45:2, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Streaming on a Peer-to-peer Overlay: Implementation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Caraballo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2005 - 4th International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Ile de la Réunion, France. pp.625-633, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Internet's Shadow Areas for Stealth Interception BGP Hijack at Internet Exchange Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMA PhD School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORGE: An eLearning Framework for Remote Laboratory Experimentation on FIRE Testbed Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mikroyannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tranoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Denazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Pareit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the Future Internet through FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of P2P IPTV Traffic: Scaling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P IPTV Measurement: A Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications multipoints dans les réseaux haut débit multimédia : Le multicast en environnement IP sur ATM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution vidéo sur Internet : Des mesures P2P-TV à la cartographie d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03721310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can &#350;enel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cappos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vermeulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rohrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523230.3523232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Miyoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimomura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2019.131119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Mizutani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46578-3_11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Hoang-Van" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shinozaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E97.B.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorand Jakab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabellos-Aparicio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dainotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#232;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019184931834" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA76D9E62F49F5D4156DA792A20BF3935298A43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif O. Onvural" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rimlinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can Senel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829758" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beverly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Rohrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burim Ljuma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mcgeer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14413-5_13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kisteleki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Homburg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Mustapha Abuteir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580835" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34385/proc.32.SESSION04_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Strowes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278532.3278536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tranoris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Pareit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jono Vanhie-Van Gerwen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.58" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883803" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNPD.2013.77" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manxue Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Cho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5583704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683556" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.199" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368490" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Caraballo Moreno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_71" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mikroyannidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Collins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Denazis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03721310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can &#350;enel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cappos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vermeulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rohrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523230.3523232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Miyoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimomura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2019.131119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Mizutani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46578-3_11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Hoang-Van" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shinozaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E97.B.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorand Jakab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabellos-Aparicio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dainotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#232;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019184931834" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA76D9E62F49F5D4156DA792A20BF3935298A43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif O. Onvural" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rimlinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can Senel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beverly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burim Ljuma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_14" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Rohrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14413-5_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mcgeer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kisteleki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Homburg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Mustapha Abuteir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580835" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34385/proc.32.SESSION04_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Strowes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278532.3278536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.58" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tranoris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Pareit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jono Vanhie-Van Gerwen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883803" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNPD.2013.77" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manxue Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Cho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5583704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683556" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.199" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368490" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Caraballo Moreno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_71" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mikroyannidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Collins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Denazis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03721310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>