--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Fourmaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitenant Containers as a Service (CaaS) for Clouds and Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.144574-144601. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3344486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris map the internet: A resilient reinforcement learning approach to distributed IP route tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523230.3523232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P2P-based Communication Framework for Geo-Location Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2019.131119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic analysis in concurrent multi-channel viewing on P2PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Mizutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 339, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46578-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Router-Aided Hierarchical P2P Traffic Localization Based on Variable Additional Delay Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, E97-B (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transcom.E97.B.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Measurement Experiments of P2P-TV Systems. Insights on Fairness and Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cabellos-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (7), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Analysis of Peer-to-Peer IPTV Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dainotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pescapè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (4), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast for RSVP switching: An extended multicast model with QoS for label swapping in an IP over ATM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1-2), pp.85-104. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019184931834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raif O. Onvural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal on Networks and Distributed Processing (RERIR/EJNDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (3), pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGiant: Vers une géolocalisation d'adresses IP à l'échelle grâce aux géants d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Senel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLICES Workshop at International Federation for Information Processing (IFIP) Networking 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdgeNet, a Production Internet-Scale Container-Based Distributed System Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS), Demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared internet-scale measurement platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Workshop on Overcoming Measurement Barriers to Internet Research (WOMBIR 2021), extended abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Geolocation Database Stability and Implications for Network Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alias Resolution Based on ICMP Rate Limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Addanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2020 - 21st International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. pp.231-248, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-Miner: Comprehensive Discovery of the Internet's Topology Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin P Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Symposium on Networked Systems Design and Implementation (NSDI) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Clara, CA, United States. pp.479-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring YouTube’s CDN Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality, Reliability, Security and Robustness in Heterogeneous Systems - Qshine 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ho-Chi-Minh-City, Vietnam. pp.158-166, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14413-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet measurements on EdgeNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT: Computer and Networking Experimental Research using Testbeds in conjunction with IEEE INFOCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Multipath Route Tracing to RIPE Atlas (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kisteleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Jolla, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Centralized Management for Video Streaming Over Enterprise Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-LocON: A P2P-based Communication Framework for Geo-Location Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Information and Communication Technology Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Graz, Austria. pp.SESSION04_3, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34385/proc.32.SESSION04_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel MDA-Lite Paris Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Strowes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC'18 - 2018 Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3278532.3278536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Internet measurement platform for the e-learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2017: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Jolla, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-Threshold Buffer Based Adaptation for DASH Mobile Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2017 - 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN Approach to Adaptive Video Streaming in Wireless Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture to Improve Video Streaming in Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th IEEE International Conference on Advanced Information Networking and Applications (AINA-2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2016.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORGE Enabling FIRE Facilities for the eLearning Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tranoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Pareit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jono Vanhie-Van Gerwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical P2P Traffic Localization Method with Bandwidth Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.3136-3141, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PTV Traffic Localization by Deep Packet Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Honolulu, HI, United States. pp.375-380, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SNPD.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Impact of P2P-TV Zapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manxue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P2P Traffic Localization Method with Additional Delay Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Intelligent Networking and Collaborative Systems, INCoS'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bucarest, Romania. pp.148-154, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iNCoS.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Analysis Considering Channel Zapping on P2P Video Delivery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P-TV systems on both sides of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Singapore, Singapore. pp.1321 - 1326, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2010.5583704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fairness and Locality in P2P-TV through Large-Scale Measurement Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2010 - IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'applications P2P-TV de part et d'autre du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du trafic P2P IPTV : une analyse d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Incentive Mechanism for Peer-to-Peer Multimedia Live Streaming Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE P2P 2008 - The Eight International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P IPTV Traffic on Both Sides of The World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT 2007 (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P IPTV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM NOSSDAV'07 - Network and Operating Systems Support for Digital Audio &amp; Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of TVAnts: Scaling Analysis of a P2P IPTV Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED-HOC-NET 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source vs Data-Driven Approach for Live P2P Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. pp.99-99, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P IPTV Measurement: A Case Study of TVants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CONEXT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.45:1--45:2, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Streaming on a Peer-to-peer Overlay: Implementation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Caraballo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2005 - 4th International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Ile de la Réunion, France. pp.625-633, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Internet's Shadow Areas for Stealth Interception BGP Hijack at Internet Exchange Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMA PhD School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORGE: An eLearning Framework for Remote Laboratory Experimentation on FIRE Testbed Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mikroyannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tranoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Denazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Pareit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the Future Internet through FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of P2P IPTV Traffic: Scaling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P IPTV Measurement: A Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications multipoints dans les réseaux haut débit multimédia : Le multicast en environnement IP sur ATM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution vidéo sur Internet : Des mesures P2P-TV à la cartographie d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03721310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Fourmaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitenant Containers as a Service (CaaS) for Clouds and Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.144574-144601. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3344486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris map the internet: A resilient reinforcement learning approach to distributed IP route tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523230.3523232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P2P-based Communication Framework for Geo-Location Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Telecommunications and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26636/jtit.2019.131119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic analysis in concurrent multi-channel viewing on P2PTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Mizutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 339, pp.85-92. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46578-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Router-Aided Hierarchical P2P Traffic Localization Based on Variable Additional Delay Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, E97-B (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transcom.E97.B.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Measurement Experiments of P2P-TV Systems. Insights on Fairness and Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Cabellos-Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (7), pp.327-338. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2011.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Analysis of Peer-to-Peer IPTV Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dainotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pescapè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (4), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicast for RSVP switching: An extended multicast model with QoS for label swapping in an IP over ATM environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1-2), pp.85-104. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019184931834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raif O. Onvural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal on Networks and Distributed Processing (RERIR/EJNDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (3), pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGiant: Vers une géolocalisation d'adresses IP à l'échelle grâce aux géants d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Senel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLICES Workshop at International Federation for Information Processing (IFIP) Networking 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdgeNet, a Production Internet-Scale Container-Based Distributed System Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS), Demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Geolocation Database Stability and Implications for Network Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared internet-scale measurement platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Workshop on Overcoming Measurement Barriers to Internet Research (WOMBIR 2021), extended abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-Miner: Comprehensive Discovery of the Internet's Topology Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin P Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Symposium on Networked Systems Design and Implementation (NSDI) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Clara, CA, United States. pp.479-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alias Resolution Based on ICMP Rate Limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Addanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2020 - 21st International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. pp.231-248, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet measurements on EdgeNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT: Computer and Networking Experimental Research using Testbeds in conjunction with IEEE INFOCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring YouTube’s CDN Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality, Reliability, Security and Robustness in Heterogeneous Systems - Qshine 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ho-Chi-Minh-City, Vietnam. pp.158-166, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14413-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Multipath Route Tracing to RIPE Atlas (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kisteleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Jolla, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Centralized Management for Video Streaming Over Enterprise Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2018 - IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-LocON: A P2P-based Communication Framework for Geo-Location Oriented Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Shimomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Information and Communication Technology Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Graz, Austria. pp.SESSION04_3, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34385/proc.32.SESSION04_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel MDA-Lite Paris Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Strowes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC'18 - 2018 Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3278532.3278536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Internet measurement platform for the e-learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2017: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Jolla, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-Threshold Buffer Based Adaptation for DASH Mobile Video Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2017 - 13th International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORGE Enabling FIRE Facilities for the eLearning Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tranoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Pareit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jono Vanhie-Van Gerwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDN Approach to Adaptive Video Streaming in Wireless Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN Based Architecture to Improve Video Streaming in Home Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabee Mustapha Abuteir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fladenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th IEEE International Conference on Advanced Information Networking and Applications (AINA-2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2016.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical P2P Traffic Localization Method with Bandwidth Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sidney, Australia. pp.3136-3141, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2PTV Traffic Localization by Deep Packet Inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiep Hoang-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Honolulu, HI, United States. pp.375-380, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SNPD.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P2P Traffic Localization Method with Additional Delay Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Intelligent Networking and Collaborative Systems, INCoS'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bucarest, Romania. pp.148-154, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iNCoS.2012.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Impact of P2P-TV Zapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manxue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTC'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Analysis Considering Channel Zapping on P2P Video Delivery Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takumi Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P-TV systems on both sides of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Singapore, Singapore. pp.1321 - 1326, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2010.5583704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Fairness and Locality in P2P-TV through Large-Scale Measurement Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2010 - IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'applications P2P-TV de part et d'autre du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du trafic P2P IPTV : une analyse d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00246528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Incentive Mechanism for Peer-to-Peer Multimedia Live Streaming Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE P2P 2008 - The Eight International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2008.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of TVAnts: Scaling Analysis of a P2P IPTV Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED-HOC-NET 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P IPTV Traffic on Both Sides of The World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenjiro Cho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT 2007 (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring P2P IPTV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM NOSSDAV'07 - Network and Operating Systems Support for Digital Audio &amp; Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source vs Data-Driven Approach for Live P2P Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius. pp.99-99, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P IPTV Measurement: A Case Study of TVants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CONEXT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.45:1--45:2, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Streaming on a Peer-to-peer Overlay: Implementation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Caraballo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2005 - 4th International Conference on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Ile de la Réunion, France. pp.625-633, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31957-3_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Internet's Shadow Areas for Stealth Interception BGP Hijack at Internet Exchange Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMA PhD School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORGE: An eLearning Framework for Remote Laboratory Experimentation on FIRE Testbed Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mikroyannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarmuid Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Tranoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Denazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Pareit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the Future Internet through FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of P2P IPTV Traffic: Scaling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P IPTV Measurement: A Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications multipoints dans les réseaux haut débit multimédia : Le multicast en environnement IP sur ATM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Pierre et Marie Curie - Paris VI, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution vidéo sur Internet : Des mesures P2P-TV à la cartographie d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03721310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can &#350;enel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cappos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vermeulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rohrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523230.3523232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Miyoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimomura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2019.131119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Mizutani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46578-3_11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Hoang-Van" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shinozaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E97.B.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorand Jakab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabellos-Aparicio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dainotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#232;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019184931834" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA76D9E62F49F5D4156DA792A20BF3935298A43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif O. Onvural" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rimlinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can Senel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829758" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beverly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burim Ljuma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_14" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Rohrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14413-5_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mcgeer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kisteleki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Homburg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Mustapha Abuteir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580835" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34385/proc.32.SESSION04_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Strowes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278532.3278536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.58" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tranoris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Pareit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jono Vanhie-Van Gerwen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883803" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNPD.2013.77" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manxue Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Cho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5583704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683556" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364702" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.199" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368490" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Caraballo Moreno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_71" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mikroyannidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Collins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Denazis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03721310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can &#350;enel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cappos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vermeulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rohrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523230.3523232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Miyoshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimomura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26636/jtit.2019.131119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Mizutani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46578-3_11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Hoang-Van" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shinozaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transcom.E97.B.29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorand Jakab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabellos-Aparicio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dainotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#232;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.09.024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019184931834" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DA76D9E62F49F5D4156DA792A20BF3935298A43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raif O. Onvural" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rimlinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can Senel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829758" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beverly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Rohrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burim Ljuma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mcgeer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14413-5_13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kisteleki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Homburg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabee Mustapha Abuteir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580835" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34385/proc.32.SESSION04_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Strowes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278532.3278536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02074840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tranoris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Pareit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jono Vanhie-Van Gerwen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2016.58" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883803" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNPD.2013.77" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iNCoS.2012.32" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manxue Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Nakamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Cho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5583704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683556" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2008.25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.199" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368490" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Caraballo Moreno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31957-3_71" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mikroyannidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid Collins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Denazis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03721310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>