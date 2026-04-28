--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -884,425 +884,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Property Characterization of Liquid Media Using an Open-Ended Probe Within a Microfluidic Chip</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stress activates red cell adhesion to laminin in sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Lizarralde-Iragorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/i2m.190301⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (9), pp.haematol.2020.261586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.261586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897899v1</w:t>
+                <w:t xml:space="preserve">hal-02929195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress activates red cell adhesion to laminin in sickle cell disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentine Brousse</w:t>
+                <w:t xml:space="preserve">Impact of pulsed electric fields and mechanical compressions on the permeability and structure of Chlamydomonas reinhardtii cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.261586⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.2668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59404-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929195v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pulsed electric fields and mechanical compressions on the permeability and structure of Chlamydomonas reinhardtii cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+                <w:t xml:space="preserve">Dielectric Property Characterization of Liquid Media Using an Open-Ended Probe Within a Microfluidic Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Mariam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.2668. </w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59404-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/i2m.190301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486263v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of red blood cell microcirculatory parameters using a bioimpedance microfluidic device</w:t>
               </w:r>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lizarralde Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Dobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1971,90 +1971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing reversible or irreversible pores in Chlamydomonas reinhardtii with electroporation: Impact of treatment parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37, pp.124-132. </w:t>
@@ -2130,64 +2130,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Lizarralde Iragorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hoss,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2238,90 +2238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural changes of Chlamydomonas reinhardtii cells during lipid enrichment and after solvent exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2376,90 +2376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of lipid extraction from microalga Chlamydomonas reinhardtii after electrical field solicitations and mechanical stress within a microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (9), pp.3901-3908. </w:t>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhatif El Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,559 +3040,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric pulses: a flexible tool to manipulate cytosolic calcium concentrations and generate spontaneous-like calcium oscillations in mesenchymal stem cells</w:t>
+                <w:t xml:space="preserve">The Electrorotation as a Tool to Monitor the Dielectric Properties of Spheroid During the Permeabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amelie de Menorval</w:t>
+                <w:t xml:space="preserve">C. I. Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck M. Andre</w:t>
+                <w:t xml:space="preserve">Elsa Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Silve</w:t>
+                <w:t xml:space="preserve">F. Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dalmay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep32331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00232-016-9880-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357904v1</w:t>
+                <w:t xml:space="preserve">hal-01284729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Poloxamer 188 on red blood cell membrane properties in sickle cell anaemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lefevre</w:t>
+                <w:t xml:space="preserve">Nanoparticle Electrical Analysis and Detection with a Solid-state Nanopore in a Microfluidic Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.13937⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proceedings of the 30th anniversary Eurosensors Conference – Eurosensors 2016, 4-7. Sepember 2016, Budapest, Hungary, 168, pp.1475-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881668v1</w:t>
+                <w:t xml:space="preserve">hal-02006469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrorotation as a Tool to Monitor the Dielectric Properties of Spheroid During the Permeabilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Subra</w:t>
+                <w:t xml:space="preserve">Electric pulses: a flexible tool to manipulate cytosolic calcium concentrations and generate spontaneous-like calcium oscillations in mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amelie de Menorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-016-9880-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284729v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Electrical Analysis and Detection with a Solid-state Nanopore in a Microfluidic Device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Pelta</w:t>
+                <w:t xml:space="preserve">Effects of Poloxamer 188 on red blood cell membrane properties in sickle cell anaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lapouméroulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Rabaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Proceedings of the 30th anniversary Eurosensors Conference – Eurosensors 2016, 4-7. Sepember 2016, Budapest, Hungary, 168, pp.1475-1478. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (1), pp.145 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.13937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006469v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdevice for studying the in situ permeabilization and characterization of Chlamydomonas reinhardtii in lipid accumulation phase</w:t>
               </w:r>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, pp.357-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3702,792 +3702,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splenic retention of Plasmodium falciparum gametocytes to block the transmission of malaria</w:t>
+                <w:t xml:space="preserve">A generic and label free method based on dielectrophoresis for the continuous separation of microorganism from whole blood samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duez</w:t>
+                <w:t xml:space="preserve">Emilie Bisceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P. Holleran</w:t>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Alioune Ndour</w:t>
+                <w:t xml:space="preserve">Claudia Irene Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasdekumar Loganathan</w:t>
+                <w:t xml:space="preserve">Jean Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amireault</w:t>
+                <w:t xml:space="preserve">Catherine Pudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.AAC.05030-14. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212, pp.335-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.05030-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158996v1</w:t>
+                <w:t xml:space="preserve">hal-01121775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic and label free method based on dielectrophoresis for the continuous separation of microorganism from whole blood samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Monitoring the permeabilization of a single cell in a microfluidic device, through the estimation of its dielectric properties based on combined dielectrophoresis and electrorotation in-situ experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Irene Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.02.024⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201400482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121775v1</w:t>
+                <w:t xml:space="preserve">hal-01116751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pulsed electric field effects on cellular tissue with Cole–Cole model: Monitoring permeabilization under inhomogeneous electrical field with bioimpedance parameter variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.I. Trainito</w:t>
+                <w:t xml:space="preserve">Microsystème dédié à l’étude de la polarisation diélectrique de microparticules dans le cadre de formation master recherche : application au micropositionnement 3D de cellules par force de diélectrophorèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sieskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Le Pioufle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, http://dx.doi.org/10.1051/j3ea/2015007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2015007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122453v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive biomaterials in a microfluidic device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Perrin</w:t>
+                <w:t xml:space="preserve">Analysis of pulsed electric field effects on cellular tissue with Cole–Cole model: Monitoring permeabilization under inhomogeneous electrical field with bioimpedance parameter variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.I. Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand David</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069567⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.193-200/10.1016/j.ifset.2015.02.004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222451v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystème dédié à l’étude de la polarisation diélectrique de microparticules dans le cadre de formation master recherche : application au micropositionnement 3D de cellules par force de diélectrophorèse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Trainito</w:t>
+                <w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive biomaterials in a microfluidic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2015007⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.2026-2027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122450v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the permeabilization of a single cell in a microfluidic device, through the estimation of its dielectric properties based on combined dielectrophoresis and electrorotation in-situ experiments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Splenic retention of Plasmodium falciparum gametocytes to block the transmission of malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Holleran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Alioune Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasdekumar Loganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amireault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201400482⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.AAC.05030-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.05030-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01116751v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biomimetic microfluidic chip to study the circulation and mechanical retention of red blood cells in the spleen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Alioune Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie D. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,51 +4603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.42-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4879,51 +4879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalèna Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.ISSN 1057-7157. </w:t>
@@ -4955,248 +4955,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray of non-connected gold pads used as high density electric traps for parallelized pairing and fusion of cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mesure de la bio-impédance d'un végétal comme moyen d'introduire le domaine de la biologie dans une formation E.E.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4813062⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, 2013, pp.0018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2013018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861239v1</w:t>
+                <w:t xml:space="preserve">hal-00934120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la bio-impédance d'un végétal comme moyen d'introduire le domaine de la biologie dans une formation E.E.A.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microarray of non-connected gold pads used as high density electric traps for parallelized pairing and fusion of cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel S Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12, 2013, pp.0018. </w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.044101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2013018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4813062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934120v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the transmembrane potential distribution of cell pairs in a microfluidic device using polymer obstacles to initiate electrofusion</w:t>
               </w:r>
@@ -5328,64 +5328,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-organism extraction from biological samples using DEP forces enhanced by osmotic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bisceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5456,459 +5456,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete model combined with mimetic microfluidic chips to study cell growth in porous scaffold under flow conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative full-colour transmitted light microscopy and dyes for concentration mapping and measurement of diffusion coefficients in microfluidic architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chabanon</w:t>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Duval</w:t>
+                <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.25-26. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.808-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2lc20889j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751801v1</w:t>
+                <w:t xml:space="preserve">hal-00662353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Monitoring of Functional OprM Using a Biomimetic Microfluidic Device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete model combined with mimetic microfluidic chips to study cell growth in porous scaffold under flow conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Monlezun</w:t>
+                <w:t xml:space="preserve">M. Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Picard</w:t>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Benas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">E. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (4), pp.847-852. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.25-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2an16007b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739216v1</w:t>
+                <w:t xml:space="preserve">hal-00751801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative full-colour transmitted light microscopy and dyes for concentration mapping and measurement of diffusion coefficients in microfluidic architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+                <w:t xml:space="preserve">Activity Monitoring of Functional OprM Using a Biomimetic Microfluidic Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+                <w:t xml:space="preserve">Laura Monlezun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
+                <w:t xml:space="preserve">Martin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Poizat</w:t>
+                <w:t xml:space="preserve">Philippe Benas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, pp.808-820. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (4), pp.847-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2lc20889j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2an16007b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662353v1</w:t>
+                <w:t xml:space="preserve">hal-00739216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic device with removable packaging for the real time visualisation of intracellular effects of nanosecond electrical pulses on adherent cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. de Menorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5916,51 +5916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (22), pp.4709-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5988,563 +5988,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic biochip for the nanoporation of living cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Design and realization of a microfluidic device devoted to the application of ultra-short pulses of electrical field to living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Silve</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (12), pp.4649-4655. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 160 (1), pp.1573-1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2011.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674584v1</w:t>
+                <w:t xml:space="preserve">hal-00738711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realization of a microfluidic device devoted to the application of ultra-short pulses of electrical field to living cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A microfluidic biochip for the nanoporation of living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis M. Mir</w:t>
+                <w:t xml:space="preserve">Delia Arnaud-Cormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 160 (1), pp.1573-1580. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.4649-4655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2011.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738711v1</w:t>
+                <w:t xml:space="preserve">hal-00674584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvatochromic dissociation of non-covalent fluorescent organic nanoparticles upon cell internalization</w:t>
+                <w:t xml:space="preserve">Integrated Microdevice for Long-Term Automated Perfusion Culture without Shear Stress and Real-Time Electrochemical Monitoring of Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Breton</w:t>
+                <w:t xml:space="preserve">Li Lin-Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Prevel</w:t>
+                <w:t xml:space="preserve">Wang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Audibert</w:t>
+                <w:t xml:space="preserve">Zhang Shu-Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+                <w:t xml:space="preserve">Chen Shi-Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tauc</w:t>
+                <w:t xml:space="preserve">Guo Shi-Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (29), pp.13268-13276. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp20877b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac202302t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739217v1</w:t>
+                <w:t xml:space="preserve">hal-00746879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Microdevice for Long-Term Automated Perfusion Culture without Shear Stress and Real-Time Electrochemical Monitoring of Cells</w:t>
+                <w:t xml:space="preserve">Solvatochromic dissociation of non-covalent fluorescent organic nanoparticles upon cell internalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Lin-Mei</w:t>
+                <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Wei</w:t>
+                <w:t xml:space="preserve">Gaelle Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Shu-Hui</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Shi-Jing</w:t>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo Shi-Shang</w:t>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.7. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (29), pp.13268-13276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac202302t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20877b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746879v1</w:t>
+                <w:t xml:space="preserve">hal-00739217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex density spectrum of quantum turbulence</w:t>
               </w:r>
@@ -7197,51 +7197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS, 26th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7318,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t>
@@ -7385,753 +7385,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cole-Cole Parameter extraction from Electrical Impedance Spectroscopy for real-time monitoring of vegetal tissue: case study with a single celery stalk</w:t>
+                <w:t xml:space="preserve">Modélisation électromagnétique d’un capteur large bande pour l'analyse de tissus cancéreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Aouane</w:t>
+                <w:t xml:space="preserve">Zied Fritiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Claverie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+                <w:t xml:space="preserve">François-Xavier Gerbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Impedance Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 4th International Workshop of the IEEE Sensors France Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aix-Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653520v1</w:t>
+                <w:t xml:space="preserve">hal-03653458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Electrochemical Impedance Spectroscopy (EIS) to study the in vivo evolution of the electrochemical properties of neural implants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Multi-Interdigital Transducer Configuration to Combine Focusing and Trapping of Microparticles within a Microfluidic Platform: A 3D Numerical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Mezzanzanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Impedance Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWIS54661.2021.9711822⟩</w:t>
+              <w:t xml:space="preserve">ECSA-8. 8th International Electronic Conference on Sensors and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, On-Line, France. pp.31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ecsa-8-11256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653523v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-On-a-Chip : réalisation d'une PCR &amp;quot;Polymerase Chain Reaction »</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-Dimensionally Arrayed Double-Layer Electrode Device Which Enables Reliable and High-Throughput Electrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Tsuchiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Mizushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tixier-Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journées pédagogiques du CNFM, JPCNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 34th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Gainesville, United States. pp.486-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS51782.2021.9375219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653440v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électromagnétique d’un capteur large bande pour l'analyse de tissus cancéreux</w:t>
+                <w:t xml:space="preserve">Cole-Cole Parameter extraction from Electrical Impedance Spectroscopy for real-time monitoring of vegetal tissue: case study with a single celery stalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Fritiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">Soufiane Aouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Gerbeaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lanquetin</w:t>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Durickovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop of the IEEE Sensors France Chapter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Workshop on Impedance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany. pp.48-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWIS54661.2021.9711854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653458v1</w:t>
+                <w:t xml:space="preserve">hal-03653520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Multi-Interdigital Transducer Configuration to Combine Focusing and Trapping of Microparticles within a Microfluidic Platform: A 3D Numerical Analysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Electrochemical Impedance Spectroscopy (EIS) to study the in vivo evolution of the electrochemical properties of neural implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA-8. 8th International Electronic Conference on Sensors and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ecsa-8-11256⟩</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Impedance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany. pp.80-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWIS54661.2021.9711822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653407v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensionally Arrayed Double-Layer Electrode Device Which Enables Reliable and High-Throughput Electrorotation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lab-On-a-Chip : réalisation d'une PCR &amp;quot;Polymerase Chain Reaction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 34th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème journées pédagogiques du CNFM, JPCNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEMS51782.2021.9375219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03653496v1</w:t>
+                <w:t xml:space="preserve">hal-03653440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different miniaturization systems of electrical biosensing and data acquisition during biological cell transiting within vessel size microchannel</w:t>
               </w:r>
@@ -8169,51 +8169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences ( MicroTAS 2021 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States</w:t>
@@ -8331,282 +8331,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Sensing of sickled red blood cells subpopulations in microfluidic device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric Spectroscopy Characterization within a Microfluidic Device based on Open-Ended Coplanar Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Mariam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078878v1</w:t>
+                <w:t xml:space="preserve">hal-03091073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Spectroscopy Characterization within a Microfluidic Device based on Open-Ended Coplanar Waveguide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Sensing of sickled red blood cells subpopulations in microfluidic device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieying Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Lizarralde-Iragorri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Martincic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 14th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MicroTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, on-line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03091073v1</w:t>
+                <w:t xml:space="preserve">hal-03078878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Detection of the Mechanical Alteration of Sickling Red Blood Cells within a Microfluidic Capillary Network</w:t>
               </w:r>
@@ -8644,51 +8644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Basel, Switzerland</w:t>
@@ -8769,51 +8769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Takhedmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C2i 2019 : 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
@@ -8836,325 +8836,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche des laboratoires sur puce par l’expérimentation : projet MyLOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure hyperfréquence large-bande sur puce microfluidique pour la détermination des propriétés diélectriques complexes de milieux liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Mariam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPCNFM 2018 – 15e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journée Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442924v1</w:t>
+                <w:t xml:space="preserve">hal-02151554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure hyperfréquence large-bande sur puce microfluidique pour la détermination des propriétés diélectriques complexes de milieux liquides</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche des laboratoires sur puce par l’expérimentation : projet MyLOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JPCNFM 2018 – 15e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Malo, France. pp.1006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20191006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151554v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z-Axis Controllable Mille-Feuille electrode electrorotation device utilizing levitation effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Tsuchiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Moslonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9231,90 +9231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Chlamydomonas Reinhardtii's cell wall and membrane permeability after PEF treatment and mechanical compressions within a microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9395,51 +9395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9855,373 +9855,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Biological Cell Flow within a Mimicking Capillary Device with Impedance Measurement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Characterization of Retinal Pigmented Epithelium Cells Density on a MicroElectrode Array Using Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Boutzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040517⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592142v1</w:t>
+                <w:t xml:space="preserve">hal-01795844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Electrical sensing of single biological cell properties within microfluidic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Monitoring Biological Cell Flow within a Mimicking Capillary Device with Impedance Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieying Xu,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lizarralde,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEMS (Nano Engineering Molecular Systems)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515021v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Retinal Pigmented Epithelium Cells Density on a MicroElectrode Array Using Impedance Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">Mechanical and Electrical sensing of single biological cell properties within microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEMS (Nano Engineering Molecular Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Los-Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01795844v1</w:t>
+                <w:t xml:space="preserve">hal-01515021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Sensor within a Microfluidic Chip for Biological Applications</w:t>
               </w:r>
@@ -10246,51 +10246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10376,51 +10376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasta Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10510,64 +10510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th anniversary Eurosensors Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.1287-1290, </w:t>
@@ -10724,325 +10724,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrorotation as a Versatile Tool to Estimate Dielectric Properties of Multi-scale Biological Samples: from Single Cell to Spheroid Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Subra</w:t>
+                <w:t xml:space="preserve">A Microfluidic Device for the Real-Time Characterization of Lipid Producing Algae Cell Population Submitted to a Pulsed Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Portoroz, Slovenia. pp.75-78</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2015, Portorož, Slovenia. pp.409-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-287-817-5_89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222447v1</w:t>
+                <w:t xml:space="preserve">hal-01222446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Device for the Real-Time Characterization of Lipid Producing Algae Cell Population Submitted to a Pulsed Electric Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pareau</w:t>
+                <w:t xml:space="preserve">Electrorotation as a Versatile Tool to Estimate Dielectric Properties of Multi-scale Biological Samples: from Single Cell to Spheroid Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Irene Trainito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bisceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st World Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine and Food &amp; Environmental Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Portorož, Slovenia. pp.409-413, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2015, Portoroz, Slovenia. pp.75-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222446v1</w:t>
+                <w:t xml:space="preserve">hal-01222447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic devices for the cell sensing and treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLEAM'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11339,77 +11339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and real time electroporation of a lipid producing microalgae in a microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11503,51 +11503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikar Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
@@ -11589,51 +11589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et mise en oeuvre d’un microsystème fluidique pour la caractérisation diélectrique de cellules biologiques par électrorotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Trainito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11684,51 +11684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic device to study red blood cell deformability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Alioune Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie D. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11790,575 +11790,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-nanotechnologies pour l’analyse et le traitement parallèle de cellules ou de protéines sur puce</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Micro-Beads by Impedance Cytometry - Towards a Wholly Integrated Electronic Device for Biological Cells Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Hamdi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Toshiyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration ans Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076067v1</w:t>
+                <w:t xml:space="preserve">hal-00987015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring in real time the dielectric properties of a single cell combining dielectrophoresis and electrorotation experiments in a microfluidic device : towards electropermeabilization analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dielectrophoresis 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des microtechnologies pour l’étude des propriétés diélectriques cellulaires : application au tri et à la capture de cellules biologiques en environnement microfluidique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microfluidic device to determine dielectric properties of a single cell : a combined dielectrophoresis and electrorotation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Trainito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Français d'Immunologie (SFI) et de l'Association Française de Cytométrie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085273v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic device to determine dielectric properties of a single cell : a combined dielectrophoresis and electrorotation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Trainito</w:t>
+                <w:t xml:space="preserve">Micro-nanotechnologies pour l’analyse et le traitement parallèle de cellules ou de protéines sur puce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bisceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096921v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Micro-Beads by Impedance Cytometry - Towards a Wholly Integrated Electronic Device for Biological Cells Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des microtechnologies pour l’étude des propriétés diélectriques cellulaires : application au tri et à la capture de cellules biologiques en environnement microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration ans Packaging of MEMS/MOEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cannes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Français d'Immunologie (SFI) et de l'Association Française de Cytométrie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987015v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressively-Stressed Test Structures for Opaque Micro-Structures Releasing Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12366,51 +12366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Microelectronic Test Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.170-173</w:t>
@@ -12439,90 +12439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystème dédié à l’étude de la polarisation diélectrique de micro-particules dans le cadre de formation master recherche : application au micro-positionnement 3D de cellules par force de diélectrophorèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Sieskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Trainito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2014 : Enseignement des Technologies et de Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12547,103 +12547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing topography and roughness of osteoconductive materials in a microfluidic device for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaar Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabanon Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
@@ -12666,661 +12666,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenched fluorescence and enhanced resonant light scattering in molecular plasmonic assemblies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and use of microfluidic devices for the real time monitoring of micro/nanopulses effect on cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plasmonics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Bochum, Germany. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877127v1</w:t>
+                <w:t xml:space="preserve">hal-00805500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical microscopy and spectroscopy of analyte-sensitive functionalized gold nanoparticles in microfluidic systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Griscom</w:t>
+                <w:t xml:space="preserve">Micro-fluidic channel integration on thick-SOI LSI device for cells analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isao Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 2013, 8595, 85950W</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensor Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Sendaï, Japan. pp.320-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809421v2</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenched fluorescence and enhanced resonant light scattering in molecular plasmonic assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien R. G. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Débarre</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photochemistry 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Belgium</w:t>
+              <w:t xml:space="preserve">Molecular Plasmonics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877131v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-fluidic channel integration on thick-SOI LSI device for cells analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Takahashi</w:t>
+                <w:t xml:space="preserve">Optical microscopy and spectroscopy of analyte-sensitive functionalized gold nanoparticles in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor Symposium 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE 2013, 8595, 85950W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, United States. pp.85950W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987092v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and use of microfluidic devices for the real time monitoring of micro/nanopulses effect on cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quenched fluorescence and enhanced resonant light scattering in molecular plasmonic assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien R. G. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Bochum, Germany. pp.80</w:t>
+              <w:t xml:space="preserve">International Conference on Photochemistry 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805500v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Density Cell Electrofusion on Chip Using an Array of Non-Connected Metallic Pads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13414,51 +13414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la bio-impédance d'un végétal comme moyen d'introduire le domaine de la biologie dans une formation E.E.A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Caen, France. pp.199 - 203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13611,454 +13611,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fluorescence quenching by metal nanoparticles to enhanced spectroscopic detection in microfluidic volumes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Griscom</w:t>
+                <w:t xml:space="preserve">Dielectrophoretic separation of blood pathogens ou Bacterial extraction from biological samples using DEP forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bisceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Enhanced Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">lab on a chip world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Diego, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753361v1</w:t>
+                <w:t xml:space="preserve">hal-00786577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in silico study of cell growth in porous scaffold under dynamic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd TERMIS World Congress 2012 - Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.340-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic separation of blood pathogens ou Bacterial extraction from biological samples using DEP forces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mallard</w:t>
+                <w:t xml:space="preserve">From fluorescence quenching by metal nanoparticles to enhanced spectroscopic detection in microfluidic volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien R. G. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">lab on a chip world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, San Diego, United States. pp.1</w:t>
+              <w:t xml:space="preserve">1st International Conference on Enhanced Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786577v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Array of Metallic Singularities for the high density cell Placement on a Microfluidic Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14135,51 +14135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dufour-Gergam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14198,721 +14198,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Statistical Description of Experimental Data for Detection - Estimation problems in DNA translocations trhough nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positioning and orientation of adherent cells in a microfluidic chip using the micro patterning of a parylen-C-film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Michelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-P Barbot</w:t>
+                <w:t xml:space="preserve">Yung-Yung Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSIGNALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Roma, Italy</w:t>
+              <w:t xml:space="preserve">biodevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739181v1</w:t>
+                <w:t xml:space="preserve">hal-00739185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning and orientation of adherent cells in a microfluidic chip using the micro patterning of a parylen-C-film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dalmay</w:t>
+                <w:t xml:space="preserve">Towards a Statistical Description of Experimental Data for Detection - Estimation problems in DNA translocations trhough nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yung-Yung Lai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">biodevices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">BIOSIGNALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739185v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond and nanosecond electric pulses and to visualize biological effects induced</w:t>
+                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
+                <w:t xml:space="preserve">M.A. de Menorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck M. André</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">F Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle Lorrain de l'Ingéniérie du Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nancy, France. pp.1</w:t>
+              <w:t xml:space="preserve">PLIC - Electroporation based Technologies and Treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933141v1</w:t>
+                <w:t xml:space="preserve">hal-00739184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond and nanosecond electric pulses and to visualize biological effects induced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroporation based Technologies and Treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Ljubljana, Slovenia. pp.1</w:t>
+              <w:t xml:space="preserve">Pôle Lorrain de l'Ingéniérie du Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933139v1</w:t>
+                <w:t xml:space="preserve">hal-00933141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. de Menorval</w:t>
+                <w:t xml:space="preserve">Development and uses of a microfluidic chamber to apply microsecond or nanosecond electric pulses and to visualize biological effects induced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Andre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Franck André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLIC - Electroporation based Technologies and Treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">Electroporation based Technologies and Treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ljubljana, Slovenia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739184v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs microfluidiques pour l'exposition et l'observation de cellules biologiques exposées à des impulsions électriques nanosecondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie de Ménorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Silve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14954,90 +14954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulated gold micro singularities for high density cell trapping based on dielectrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15062,51 +15062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Microfluidic Biochip Dedicated to Highly Parallelized Electrofusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15114,51 +15114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lucerne, Switzerland</w:t>
@@ -15187,51 +15187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thick Electrode Biochip for in Vitro Studies of the Nanoporation of Living Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15306,885 +15306,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rupture Detection Algorithm for the DNA Translocation Detection Though Biological Nanopore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanomanipulation of living cells on a chip using electric field: general concepts and microdevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Villemejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihisa Osaki</w:t>
+                <w:t xml:space="preserve">G Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">Jp Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Linz, Austria</w:t>
+              <w:t xml:space="preserve">DELTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ho-shi-minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739190v1</w:t>
+                <w:t xml:space="preserve">hal-00739188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Density Microfluidic Device for Cell Pairing and Electrofusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rupture Detection Algorithm for the DNA Translocation Detection Though Biological Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihisa Osaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Pham Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Villemejane</w:t>
+                <w:t xml:space="preserve">Ryuji Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hamdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Dalmay</w:t>
+                <w:t xml:space="preserve">Hirotaka Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739189v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomanipulation of living cells on a chip using electric field: general concepts and microdevices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High Density Microfluidic Device for Cell Pairing and Electrofusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pham Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Woytasik</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dalmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DELTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ho-shi-minh, Vietnam</w:t>
+              <w:t xml:space="preserve">Eurosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739188v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Density Cell Microarray Based on Dielectrophoresis Traps Induced by a Matrix of Singularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast concentration gradient generator on a cell biochip for toxicology applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Francais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rousseau</w:t>
+                <w:t xml:space="preserve">A Dimitracopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mir</w:t>
+                <w:t xml:space="preserve">Jp Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paris, North Korea</w:t>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739196v1</w:t>
+                <w:t xml:space="preserve">hal-00739195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital concentration gradient generators on a microfluidic chip</w:t>
+                <w:t xml:space="preserve">3D field focusing and defocusing geometries for cell trapping on a chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Mahe</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dimitracopoulos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ayina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">, 2009, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739194v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast concentration gradient generator on a cell biochip for toxicology applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital concentration gradient generators on a microfluidic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dimitracopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">DTIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739195v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D field focusing and defocusing geometries for cell trapping on a chip</w:t>
+                <w:t xml:space="preserve">High Density Cell Microarray Based on Dielectrophoresis Traps Induced by a Matrix of Singularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ayina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Villemejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Roma, Italy</w:t>
+              <w:t xml:space="preserve">MicroTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739193v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond electric pulses-induced enhancement of reporter gene expression after electrotransfer in skeletal muscle in vivo</w:t>
               </w:r>
@@ -16209,51 +16209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lm Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16304,51 +16304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulated Liquid Electrodes in a microfluidic chip for the electroporation of living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16693,64 +16693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ACTIVE CHAOTIC MICROMIXER INTEGRATING THERMAL ACTUATION ASSOCIATING PDMS AND SILICON MICROTECHNOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17416,51 +17416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dielectrophoretic trapping of functionalized gold nanoparticles in liquid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clyde Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17700,51 +17700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDA Publishing, pp.5, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17937,51 +17937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Cell Electrical Characterization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damijan Miklavcic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -18267,51 +18267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Bozsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18490,51 +18490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Villemejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18747,51 +18747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037550v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umme Tabassum Sarah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113619" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Fritiss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ace9f1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Deshours" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3138771" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2022.100140" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59404-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66693-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Boutzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Alviset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fradot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112469" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dobbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000545" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trainito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sweeney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka &#268;ema&#382;ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmelz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodenes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJSJGJFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.02.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.8b00700" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fikar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2725-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2709082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14717" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie de Menorval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32331" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Trainito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Pioufle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-016-9880-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.03.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Holleran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Ndour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasdekumar Loganathan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amireault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05030-14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bisceglia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Irene Trainito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.02.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122453v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Trainito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.02.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069567" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sieskind" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400482" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNZNWSHB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Lefevre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tawfik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23941" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Sihem Hamdi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.05.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS0XMCX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2284549" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2014.2331454" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel S Hamdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Subra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813062" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934120v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120392" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HN8KD2K9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mallard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc41128h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739216v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monlezun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an16007b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poizat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc20889j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. de Menorval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc40857k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674584v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemejane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Joubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.03.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739217v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prevel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Audibert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20877b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746879v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lin-Mei" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shu-Hui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi-Jing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Shi-Shang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac202302t" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lochon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203746v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831982v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821199v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653520v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Aouane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Durickovic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711854" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653523v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711822" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653440v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Fritiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gerbeaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653407v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Mezzanzanica" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-8-11256" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653496v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tsuchiya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier-Mita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375219" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821200v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653443v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078878v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091073v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135471" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387976v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442924v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151554v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151887v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moslonka" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Lin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Tsang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/transducers.2019.8808820" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501667v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Lin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Li Sun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Midelet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252470" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592142v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu," TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040517" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795844v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040530" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592115v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040523" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040543" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.449" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390031v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bayart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222446v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_89" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222696v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434059v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraniancee.2015.7146225" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275165v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bozsak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carreel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Massina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275167v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076066v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113061v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076067v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hamdi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026163v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085273v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096921v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987015v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Takahashi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Mori" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987105v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takahashi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085282v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096932v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaar M&#233;lanie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanon Morgan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877127v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R. G. Navarro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809421v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001608" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877131v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805500v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790205v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804673v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268382v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Coutable" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.3039" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753361v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786577v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739187v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739183v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Hamdi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739181v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michelet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Joubert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739185v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Yung Lai" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739184v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Menorval" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739186v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739182v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woytasik" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739191v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Villemejane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour-Gergam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739190v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Osaki" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Kawano" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Sasaki" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739189v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pham Van" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamdi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mottet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739188v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lef&#232;vre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739196v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayina" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mir" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739194v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimitracopoulos" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefevre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739195v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francais" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Subra" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739193v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739192v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joubert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Mir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739197v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Mir" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198149v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Willaime" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_169" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189321v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183276v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183280v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181963v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183279v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694312v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gigan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Chen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.469740" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637925v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151565v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Latorre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delabie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Dieuleveult" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400627v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mottet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayina" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404718v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Madec" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2_2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363615v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007/978-3-319-26779-1_15-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_15-1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473273v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203751v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882362v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151674v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786576v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037550v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umme Tabassum Sarah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113619" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Fritiss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ace9f1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Deshours" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3138771" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2022.100140" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cochet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.261586" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Bensalem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59404-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66693-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Boutzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Alviset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fradot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112469" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dobbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000545" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Trainito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sweeney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka &#268;ema&#382;ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmelz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodenes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.11.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJSJGJFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Lizarralde Iragorri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss," TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dussiot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8LC00637G" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.02.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.01.139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.8b00700" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fikar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2725-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhatif El Fellahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2709082" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14717" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Trainito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Pioufle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-016-9880-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.425" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie de Menorval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Silve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32331" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sandor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lapoum&#233;roulie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Raba&#239;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13937" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pareau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.03.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bisceglia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Irene Trainito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pudda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.02.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116751v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201400482" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNZNWSHB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sieskind" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122453v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Trainito" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.02.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069567" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158996v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Holleran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Ndour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasdekumar Loganathan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amireault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05030-14" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Lefevre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tawfik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23941" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Sihem Hamdi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dufour-Gergam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.05.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS0XMCX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2284549" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#232;na Couty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2014.2331454" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2013018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel S Hamdi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Subra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813062" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Subra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120392" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HN8KD2K9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mallard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc41128h" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poizat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc20889j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751801v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabanon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713699" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739216v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monlezun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2an16007b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. de Menorval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Mir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc40857k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738711v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villemejane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Joubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2011.03.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lin-Mei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shu-Hui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi-Jing" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Shi-Shang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac202302t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739217v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Prevel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Audibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20877b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lochon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203746v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203744v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831982v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Lizarralde-Iragorri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821199v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Fritiss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gerbeaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653407v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Mezzanzanica" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-8-11256" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653496v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tsuchiya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Mizushima" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier-Mita" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS51782.2021.9375219" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653520v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Aouane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Durickovic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711854" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711822" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821200v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653443v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135471" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078878v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387976v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151554v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151887v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moslonka" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sheng Lin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Tsang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/transducers.2019.8808820" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501667v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Midelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Lin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Li Sun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Midelet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252470" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795844v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040530" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592142v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu," TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lizarralde," TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040517" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592115v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040523" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040543" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.449" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390031v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222446v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-287-817-5_89" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bayart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222696v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434059v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraniancee.2015.7146225" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275165v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bozsak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carreel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Massina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275167v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076066v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113061v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987015v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Takahashi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Mori" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026163v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096921v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076067v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hamdi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987105v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takahashi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085282v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096932v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaar M&#233;lanie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanon Morgan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805500v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987092v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877127v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R. G. Navarro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809421v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001608" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877131v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790205v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804673v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268382v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Coutable" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.3039" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786577v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00741428v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753361v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739187v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739183v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Hamdi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739185v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Yung Lai" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739181v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michelet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Barbot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Joubert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739184v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Menorval" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Andre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933141v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie de M&#233;norval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M. Andr&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933139v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933138v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739186v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739182v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woytasik" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739191v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Villemejane" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dufour-Gergam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739188v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mottet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lef&#232;vre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739190v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Osaki" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Kawano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Sasaki" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739189v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pham Van" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hamdi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739195v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francais" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dimitracopoulos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lefevre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Subra" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739193v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739194v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mahe" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739196v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mir" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739192v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joubert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Mir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739197v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefevre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Mir" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198149v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Willaime" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_169" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189321v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183276v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183280v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181963v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183279v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694312v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gigan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Chen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.469740" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637925v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151565v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Latorre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delabie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Dieuleveult" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400627v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mottet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayina" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404718v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Madec" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Funfschilling" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Uhring" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2_2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363615v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007/978-3-319-26779-1_15-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_15-1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473273v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203751v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882362v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151674v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluca Messina" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786576v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>