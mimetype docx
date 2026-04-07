--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2420,51 +2420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5126BE90"/>
+    <w:nsid w:val="689FCA02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1123E83C"/>
+    <w:nsid w:val="31AC619B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>