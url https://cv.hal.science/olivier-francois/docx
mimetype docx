--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -991,226 +991,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE NOUVELLE APPROCHE DE RESEAU BAYESIEN HYBRIDE POUR LA MODELISATION DE LA FIABILITE</w:t>
+                <w:t xml:space="preserve">A new hybrid Bayesian network approach for modeling reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier François</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL2018, European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. pp.765-771, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351174664-95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074610v1</w:t>
+                <w:t xml:space="preserve">hal-01816353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid Bayesian network approach for modeling reliability</w:t>
+                <w:t xml:space="preserve">UNE NOUVELLE APPROCHE DE RESEAU BAYESIEN HYBRIDE POUR LA MODELISATION DE LA FIABILITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Francois</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL2018, European Safety and Reliability Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781351174664-95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01816353v1</w:t>
+                <w:t xml:space="preserve">hal-02074610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rollingstock door system’s dynamic maintenance strategies based on a sensitivity analysis through bayesian networks</w:t>
               </w:r>
@@ -2420,51 +2420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="689FCA02"/>
+    <w:nsid w:val="76953DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2568,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31AC619B"/>
+    <w:nsid w:val="219A08FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2802,51 +2802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1774-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112388566" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197975270" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357694755" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KTH-8880-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Putallaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.20.11.p1.16851697" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13481306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petiet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-95" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2007.4371332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04226670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C.H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1774-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112388566" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197975270" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357694755" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KTH-8880-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Putallaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.20.11.p1.16851697" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13481306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petiet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-95" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2007.4371332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04226670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C.H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>