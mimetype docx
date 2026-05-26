--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -149,74 +149,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">197975270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Z1QXC5AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000357694755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">KTH-8880-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -324,656 +345,656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid approach for the evaluation of rail monitoring and maintenance strategies for the Grand Paris Express new metro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Putallaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Performability Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (11), pp 1685-1697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23940/ijpe.20.11.p1.16851697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian network to evaluate underground rails maintenance strategies in an automation context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227 (4), pp 411-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1748006X13481306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Metro-rail Maintenance Strategy using Multi-nets Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Performability Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), pp 77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VirMaLab - Atelier Virtuel de Maintenance : Un outil d'aide à la décision pour l'optimisation des politiques de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bondeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (4), pp 241-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13547-011-0022-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de structure des réseaux bayésiens et données incomplètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, RNTI-E-3, pp127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Comparative d’Algorithmes d’Apprentissage de Structure dans les Réseaux Bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEDAI - Journal électronique d'intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -983,1165 +1004,1165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid Bayesian network approach for modeling reliability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">UNE NOUVELLE APPROCHE DE RESEAU BAYESIEN HYBRIDE POUR LA MODELISATION DE LA FIABILITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL2018, European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France. pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816353v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE NOUVELLE APPROCHE DE RESEAU BAYESIEN HYBRIDE POUR LA MODELISATION DE LA FIABILITE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A new hybrid Bayesian network approach for modeling reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL2018, European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. pp.765-771, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351174664-95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074610v1</w:t>
+                <w:t xml:space="preserve">hal-01816353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rollingstock door system’s dynamic maintenance strategies based on a sensitivity analysis through bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rony Rozas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allou Same</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online predictive diagnosis of electrical train door systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufei Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Francois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress on Railway Research (WCRR 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Sydney, Australia. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-nets approach for modeling and evaluating rail maintenance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Francois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Railway Research,WCRR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StatAvaries: An original multinet decision support tool for evaluating rail maintenance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th ESReDA Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Pecs, Hungary. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original multi-nets approach for modeling and evaluating maintenance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety &amp; Reliability Conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Safety and Reliability Association, Sep 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic bayesian networks modelling maintenance strategies: Prevention of broken rails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Railway Research (WCRR 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand devons-nous utiliser l'algorithme EM pour effectuer un apprentissage de structure de RB ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophone sur les Réseaux Bayésiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche semi-markovienne pour la modélisation de stratégies de maintenance: application à la prévention de rupture du rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of incomplete test-data using bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Orlando, United States. pp.2391-2396, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2007.4371332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2151,91 +2172,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de Modèles Graphiques Probabilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C.H. François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-613-1-53251-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2245,114 +2266,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'identification de structure de réseaux bayésiens à la reconnaissance de formes à partir d'informations complètes ou incomplètes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. INSA de Rouen, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00126033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2420,51 +2441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76953DB2"/>
+    <w:nsid w:val="44D0C251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2568,51 +2589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="219A08FC"/>
+    <w:nsid w:val="6A0E443B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2802,51 +2823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1774-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112388566" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197975270" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357694755" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KTH-8880-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Putallaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.20.11.p1.16851697" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13481306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petiet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-95" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2007.4371332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04226670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C.H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1774-3755" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112388566" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197975270" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Z1QXC5AAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357694755" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/KTH-8880-2024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079167v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Putallaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.20.11.p1.16851697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13481306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouillaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aknin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Donat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bondeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0022-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Petiet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-95" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Rozas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aknin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2007.4371332" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04226670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C.H. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>