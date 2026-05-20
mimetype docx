--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Fruchart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7717-5229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084436883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-4829-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My research topic is magnetism and spintronics of low-dimensional structures, with a special focus on magnetization dynamics of domain walls. I am concerned with fundamental processes, investigated in model systems, for a better understanding. This led me to acquire expertise at the frontier of several areas : experimental and theoretical micromagnetism ; surface magnetism; epitaxial growth particularly for self-organization, chemical synthesis, and associated material science. My main current focus is fundamental aspects in magnetic nanowires or nanotubes, in the field of curvilinear and 3D nanomagnetism and spintronics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milestones</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Move to Spintec Laboratory as deputy director.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Senior research scientist at CNRS, promoted first class in 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Habilitation diploma, by Institut National Polytechnique de Grenoble (Grenoble-INP).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 : CNRS research scientist, Laboratory Louis Néel, Institut NEEL in 2007 (Grenoble).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-1999 : Post-doctoral stay in the MPI in Halle (Germany), supervised by J. Kirschner.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : PhD in Laboratoire Louis Néel, Univ. J. Fourier, supervized by D. Givord and J.-P. Nozières.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-94 : Undergraduate scholarship in l’École Normale Supérieure (ENS), Paris : Master in Solid State Physics, Orsay. Several research experiences, total one year.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and organizational positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director at SPINTEC Laboratory (2016 – )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director for the department of Nanosciences at Institut NEEL (2011-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Creator and general chair of the European School on Magnetism (2007 – 2023), co-funder and currently President (2022 – 2025) of the European Magnetism Association (EMA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific committees (JSI, mini-colloques JMC7&JMC9, symposium at ICCG14/ICVGE12, Symposia at JEMS06&13, Dautreppe2014, ICMFS2013&15, ICM2024, MML19&23, Intermag 2021), organizing committees (ESM, JEMS01, CLN2004, JSI2008, Nanomagnets 2009, Dautreppe 2009,IWMNT2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Webmaster of scientific Web sites (Magnetism.eu, ESM, lab group, conferences, Schools etc.).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Societies: French & European Physical Societies, IEEE Magnetics Senior Member</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main expertise positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University Grenoble Alpes: research board of PEM (Physics, Engineering, Materials), elected member.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation Board of CNRS (Comité National section 03, 2004-2009), Member of the Advisory Board of the French Physical Society, Condensed Matter Division (2005-2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">President of the scientific committee of Labex NIE (Strasbourg, 2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open science: expert at CNRS Open Science service DDOR; member of Open Science Board at Univ. Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Program committee at Synchrotron Soleil, “Solid state physics / Materials / Nano-sciences: electronic properties” (2009-2014); and advisory board of several beamlines and instruments.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert for OMNT (Micro- and Nano-Technology Watch Group, 2005-2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detail of PhD advisor positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD21]	Natalia Boscolo-Menguolo (2023-2026) : 50 % (codir : I.L.Prejbeanu). Adressage des verrous de rétention et écriture pour des points mémoire magnétiques MRAM sub-10nm</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD20]	Taro Komori (2022-2024) : 10 % (dir :  JP Attané ; L. Vila). Dynamique de parois magnétiques dans des matériaux ferrimagnétiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD19]	Nuno Caçoilo (2019-2022) : 50 % (dir :  L. Prejbeanu). Ultimate scaling of 3D MRAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD18]	Laura Alvaro-Gomez (2019-2022) : 50 % (co-tutelle IMDEA Madrid ; dir :  L. Perez). Déplacement de parois magnétiques dans des nanofils cylindriques à modulation de composition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD17]	Mahdi Jaber (2019-2022) : 50 % (direction principale Aurélien A. Masseboeuf). Imagerie et spintronique de nanotubes magnétiques coeur-coquille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD16]	Michael Schöbitz (2018-2020) : 50 % ‘Déplacement de parois magnétiques dans des nanofils cylindriques’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD15]	Toshiki Gushi (2016-2019): 50% 'Matériaux ferrimagnétiques à forte polarisation de courant, pour l'électronique de spin'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD14]	Beatrix Trapp (2015-2018): 50%. 'Propagation de parois magnétiques dans des nanofils à diamètre modulé'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD13]	Lorenzo Camosi (2015-2018): 50%. 'Matériaux magnétiques épitaxiés pour la physique des skyrmions'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD12]	Michal Stano (2014-2017): 100%. 'Déplacement de parois magnétiques dans des nanofils cœur-coquille sous l'effet de l'effet Hall de spin'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD11]	Alexis Wartelle (2013-2016): 100%. 'Dynamique de parois magnétiques dans des nanofils cylindriques'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD10]	Raja Afid (2012-2015): 75%. 'Nanofils magnétiques individuels pour le déplacement de parois magnétiques'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD09]	Ségolène Jamet (2012-2015): 50%. 'Simulations micromagnétiques de nanofils magnétiques'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD08]	Sandrine Da-Col (2010-2014): 75%. 'Réseaux de nanofils magnétiques pour le déplacement de parois magnétiques'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD07]	Zoukaa Kassir-Bodon (2009-2012) : 100%. ‘Développement de matériaux épitaxiés pour l'électronique de spin’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD06]	Zahid Ishaque (2009-2013) : 50%. ‘Déplacement de parois magnétiques par courant polarisé dans des couches minces épitaxiées non centro-symétriques’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD05]	Chi Vo-Van (2009-2012) : 25%. ‘Graphène épitaxié sur métal pour une nouvelle génération de systèmes magnétiques auto-organisés’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD04]	Fabien Cheynis (2004-2007) : 50%. ‘Nanostructures auto-assemblées : des systèmes modèles pour le micromagnétisme de parois et vortex magnétiques’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD03]	Bogdana Borca (2003-2006), 50%. ‘Auto-organisation de multicouches latérales nanométriques’.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD02]	Mustafa Eleoui (2000-2004), 100%. ‘Couches tampons à paramètre cristallin ajustable pour le magnétisme’.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD01]	Pierre-Olivier Jubert (1999-2001): 50% : Croissance et magnétisme de plots et bandes auto-assemblés de Fe(110)/Mo(110).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall pinning in a circular cross-section wire with modulated diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. A Fernandez-Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Vazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Nano- and Microwires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.427--453, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102832-2.00015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanowires and nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Stano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of magnetic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, North Holland, pp.155-267, 2018, 978-0-444-64161-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hmm.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head-to-head domain walls in one-dimensional nanostructures: an extended phase diagram ranging from strips to cylindrical wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Vázquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Nano- and Microwires: Design, synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead, pp.783-811, 2015, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100164-6.00025-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces et nanostructures magnétiques (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. E, Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Techniques de l'Ingénieur, pp.E2150, 2007, Vol. E3, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces et nanostructures magnétiques (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. E, Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Techniques de l'Ingénieur, pp.2151, 2007, Vol. E3, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-nm1202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Noise Nanoscale Vortex Sensor for Out-of-Plane Magnetic Field Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (8), pp.6644-6654. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5c14180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of current-driven magnetisation switching in nanopillars with Perpendicular Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Boscolo Meneguolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fattouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.014448. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/dl2x-qv7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis and experimental control of transformations of domain walls in magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.023092. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar coupled core-shell perpendicular shape anisotropy MTJ with enhanced write speed and reduced cross-talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caçoilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.044034. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.044034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stable spin textures in in-plane vs. out-of-plane magnetized exchange-biased multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Diény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto E. Marinero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (20), pp.205001. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad297d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material view on extrinsic magnetic domain wall pinning in cylindrical CoNi nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (5), pp.2387-2397. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of the azimuthal anisotropy of $(\mathrm{Ni}_x\mathrm{Co}_{1-x})\mathrm{B}$-based ferromagnetic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christoph Scheuerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.170715. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of magnetic chemical modulations in soft-magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054433. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.054433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Visualization of Thermally Enhanced Perpendicular Shape Anisotropy STT-MRAM Nanopillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.4000. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the direct visualization of perpendicular shape anisotropy in nano-scale 3D magnetic random-access-memory devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0096761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved imaging of OErsted field induced magnetization dynamics in cylindrical magnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Finizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (17), pp.172411. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0046643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the perpendicular shape anisotropy and thermal stability of STT-MRAM nano-pillars examined by off-axis electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Caçoilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Massebouef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.2170-2172. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621007819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Torque-Triggered Magnetization Reversal in Magnetic Tunnel Junctions with Perpendicular Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caçoilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Diény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.024020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.024020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of current-induced domain wall motion in magnetic nanotubes with azimuthal domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), pp.024434. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.024434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-sensitivity mapping of magnetic induction fields with nanometer-scale resolution: comparison of off-axis electron holography and pixelated differential phase contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (8), pp.085001. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abc77d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of fast domain wall motion via current-assisted Bloch-point domain wall stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (5), pp.054430. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.054430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organised stripe domains and elliptical skyrmion bubbles in ultra-thin epitaxial Au{0.67}Pt{0.33}/Co/W(110) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Camosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Peña-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tevfik Onur Menteş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.013020. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abdbe0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature skyrmions at zero field in exchange bias ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gaurav Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Finco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chouaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haykal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.044079. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Current Driven Domain Wall Mobility and Gate Tuning of Coercivity in Ferrimagnetic Mn4N Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jovičević Klug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peña-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.8716. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling magnetic-field-induced domain wall propagation in modulated- diameter cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. A Fernandez-Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5130. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40794-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-point-mediated topological transformations of magnetic domain walls in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (2), pp.024433. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.024433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast domain wall motion governed by topology and OErsted fields in cylindrical magnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (21), pp.217201. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.217201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of anti-skyrmions in ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Camosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rohart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (13), pp.134404. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.134404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux-closure domains in high aspect ratio electroless-deposited CoNiB nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), pp.038. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhys.5.4.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intergrain spin transfer torques due to huge thermal gradients on the performance of heat assisted magnetic recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mair Chshiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (12), pp.0800111. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2863225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-sized magnetic domains in perpendicularly magnetized ferrimagnetic Mn4N thin films grown on SrTiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiki Gushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (12), pp.120310. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.57.120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission XMCD-PEEM imaging of an engineered vertical FEBID cobalt nanowire with a domain wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (4), pp.045704. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9eff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and physical properties of soft magnetic nickel-cobalt nanowires with modulated diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Döhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (16), pp.163907. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional nanomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalio Fernández-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Streubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15756. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Camosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (21), pp.214422. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-wire coupling in segmented Ni/Cu nanowires deposited by electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sergelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Hyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shaker Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.065709. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa5118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic domain walls in nanostrips of single-crystalline Fe4N thin films with fourfold in-plane magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syuta Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (24), pp.243904. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4989991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, imaging and motion of magnetic domain walls in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (6), pp.062406. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of Magnetic Force Microscopy of hard magnetic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Ciuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (9), pp.6500408. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2558642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the magnetization direction of transverse domain walls in Permalloy/Ir strips using nanosecond current pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Ishaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.152-156. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of shadow X-ray Magnetic Circular Dichroism Photo-Emission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (14), pp.144428. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Setup for Magnetic-Field-Induced Domain Wall Motion in Cylindrical Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Afid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (11), pp.4300403. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2435368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third type of domain wall in soft magnetic nanostrips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.12417. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating charge density and inelastic optical response in graphene by atmospheric pressure localized intercalation through wrinkles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayanti Samaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.73. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879376v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Bloch-point domain walls in cylindrical magnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.O. Mentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (18), pp.180405. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.180405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-universality of artificial frustrated spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Augustin Chioar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.064411. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.064411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered arrays of magnetic nanowires investigated by polarized small-angle neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaboussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (18), pp.184423. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.184423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and micromagnetism of self-assembled epitaxial fcc(111) cobalt dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.496002. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/496002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Nanowires Investigated by Polarized SANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaboussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.74. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2013.03.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostatics of synthetic ferrimagnet elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324, pp.365. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2011.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of flux-closure states in Fe dots using quantitative Lorentz Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpendicular magnetic anisotropy of cobalt films intercalated under graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Coraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.142403. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4749818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of magnetic domain walls in spin valve nano-stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (17), pp.172404. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4704665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-induced domain wall motion and magnetization dynamics in CoFeB/Cu/Co nanostripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Ishaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.024213. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/24/2/024213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Protected Epitaxial Graphene/Ferromagnet Hybrids Prepared by Chemical Vapor Deposition and Intercalation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Coraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha T. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.2059. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz3007222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of cobalt nanoclusters on graphene on iridium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Coraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Sessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (14), pp.142504. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi unidimensional growth of Co nanostructures on a strained Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Campiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Repain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 605, pp.1165. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.020406. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453804v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial graphene prepared by chemical vapor deposition on single crystal thin iridium films on sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reserbat-Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.181903. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3585126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning macro-twinned domain sizes and the b-variants content of the adaptive 14-modulated martensite in epitaxial Ni-Mn-Ga films by co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Odier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial refractory-metal buffer layers with a chemical gradient for adjustable lattice parameter and controlled chemical interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Hoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haettel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.131906. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3567793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of magnetostatic interactions in self-organized arrays of nickel nanowires using atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.112501. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3562963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Kagome Arrays of Nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.057209. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.057209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth mode, magnetic and magneto-optical properties of pulsed-laser-deposited Au/Co/Au(111) trilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Cebollada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 322, pp.647. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization reversal dynamics in Au/Co/Au(111) ultrathin films: Effect of roughness of the buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adjanlété Adjanoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 322, pp.2498. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of La2Zr2O7 Film by Chemical Solution Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. M. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Odier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bacia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (3), pp.363. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-010-2204-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hysteresis of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1552. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin epitaxial cobalt films on graphene for spintronic investigations and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoukaa Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Coraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.103040. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (12), pp.127204. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.127204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable magnetic properties of arrays of Fe(110) nanowires grown on kinetically-grooved W(110) self-organized templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana L. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 322, pp.257. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain relief guided novel growth of atomic nanowires in a Cu3N-Cu(110) molecular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Bazhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.205503. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.205503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Switching of Néel Caps in Flux-Closure Magnetic Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.107201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacting individual Fe(110) dots in a single electron-beam lithography step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.285302. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/20/28/285302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276721v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled switching of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (10), pp.107201. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.107201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200915v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the flux coupling between a nanoSQUID and a magnetic particle using atomic force microscope nanolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.064010. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/22/6/064010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray photoelectron emission microscopy in combination with x-ray magnetic circular dichroism investigation of size effects on field-induced Néel-cap reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.07D915. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2832332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Weak Formulation for The Landau-Lifshitz-Gilbert Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (11), pp.3153. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.2001667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Formalism for Micromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana-Daniela Buda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.266. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast computation of magnetostatic fields by Non-uniform Fast Fourier Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (13), pp.132508. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2995850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and magnetism of self-organized arrays of Fe(110) wires formed by deposition on kinetically grooved W(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana L. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601, pp.4358. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2007.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic self-organization of trenched templates for the fabrication of versatile ferromagnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana L. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.142507. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2718510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth modes of Fe(110) revisited: a contribution of self-assembly to magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Eleoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.053001. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/5/053001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of self-organized lateral arrays of (Fe,Ag)/Mo(110) nanostripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana L. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.08Q514. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2177200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation of magnetisation reversal, from nanoparticles to bulk materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.977. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110524v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional magnetic flux-closure patterns in mesoscopic Fe islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -O. Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.214409. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.214409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization on surfaces: foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.3. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism in reduced dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.921. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial self-organization: from surfaces to magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.61. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometers-thick self-organized Fe stripes: bridging the gap between surfaces and magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Eleoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84, pp.1335. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1650902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic model of magnetization reversal of magnetically hard ultrathin dots and stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Eleoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 283, pp.46. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-cell Crystallography of Self-organised Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF Highlights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2003, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular-dependence of magnetization switching for a multi-domain dot: experiment and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.R172409. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.172409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux-closure-domain states and demagnetizing energy determination in sub-micron size magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Samson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.135. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00488-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Monitoring of Growing Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Revenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 300 (5624), pp.1416 - 1419. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1082146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara-Déchelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chakarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83, pp.6293. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.367837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocity and exchange-spring delay of domain-wall Walker breakdown in magnetic nanowires with azimuthal magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and micromagnetic analysis of spin wave modes in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvaro Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between domain walls and magnetization curling induced by chemical modulations in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-Gonz Ález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-angle X-ray resonant magnetic scattering at the Co M$_{2,3}$ and L$_3$ edges observed with photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisel Di Pietro Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered arrays of magnetic nanowires investigated by polarized Small-Angle Neutron Scattering (P-SANS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaboussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A growth method to obtain large size periodically-poled KTiOPO4 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ménaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlota Canalias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Pasiskevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Crystal Growth (ICCG-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara-Déchelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chakarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th joint MMM Intermag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many bits may fit in a single magnetic dot? XMCD-PEEM evidences the switching of Néel caps inside Bloch domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation épitaxiale: des surfaces aux matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Institut National Polytechnique de Grenoble - INPG, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Fruchart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7717-5229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084436883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-4829-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My research topic is magnetism and spintronics of low-dimensional structures, with a special focus on magnetization dynamics of domain walls. I am concerned with fundamental processes, investigated in model systems, for a better understanding. This led me to acquire expertise at the frontier of several areas : experimental and theoretical micromagnetism ; surface magnetism; epitaxial growth particularly for self-organization, chemical synthesis, and associated material science. My main current focus is fundamental aspects in magnetic nanowires or nanotubes, in the field of curvilinear and 3D nanomagnetism and spintronics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milestones</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Move to Spintec Laboratory as deputy director.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Senior research scientist at CNRS, promoted first class in 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Habilitation diploma, by Institut National Polytechnique de Grenoble (Grenoble-INP).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 : CNRS research scientist, Laboratory Louis Néel, Institut NEEL in 2007 (Grenoble).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-1999 : Post-doctoral stay in the MPI in Halle (Germany), supervised by J. Kirschner.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : PhD in Laboratoire Louis Néel, Univ. J. Fourier, supervized by D. Givord and J.-P. Nozières.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-94 : Undergraduate scholarship in l’École Normale Supérieure (ENS), Paris : Master in Solid State Physics, Orsay. Several research experiences, total one year.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and organizational positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director at SPINTEC Laboratory (2016 – )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director for the department of Nanosciences at Institut NEEL (2011-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Creator and general chair of the European School on Magnetism (2007 – 2023), co-funder and currently President (2022 – 2025) of the European Magnetism Association (EMA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific committees (JSI, mini-colloques JMC7&JMC9, symposium at ICCG14/ICVGE12, Symposia at JEMS06&13, Dautreppe2014, ICMFS2013&15, ICM2024, MML19&23, Intermag 2021), organizing committees (ESM, JEMS01, CLN2004, JSI2008, Nanomagnets 2009, Dautreppe 2009,IWMNT2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Webmaster of scientific Web sites (Magnetism.eu, ESM, lab group, conferences, Schools etc.).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Societies: French & European Physical Societies, IEEE Magnetics Senior Member</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main expertise positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University Grenoble Alpes: research board of PEM (Physics, Engineering, Materials), elected member.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation Board of CNRS (Comité National section 03, 2004-2009), Member of the Advisory Board of the French Physical Society, Condensed Matter Division (2005-2008).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">President of the scientific committee of Labex NIE (Strasbourg, 2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Open science: expert at CNRS Open Science service DDOR; member of Open Science Board at Univ. Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Program committee at Synchrotron Soleil, “Solid state physics / Materials / Nano-sciences: electronic properties” (2009-2014); and advisory board of several beamlines and instruments.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert for OMNT (Micro- and Nano-Technology Watch Group, 2005-2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detail of PhD advisor positions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD21]	Natalia Boscolo-Menguolo (2023-2026) : 50 % (codir : I.L.Prejbeanu). Adressage des verrous de rétention et écriture pour des points mémoire magnétiques MRAM sub-10nm</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD20]	Taro Komori (2022-2024) : 10 % (dir :  JP Attané ; L. Vila). Dynamique de parois magnétiques dans des matériaux ferrimagnétiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD19]	Nuno Caçoilo (2019-2022) : 50 % (dir :  L. Prejbeanu). Ultimate scaling of 3D MRAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD18]	Laura Alvaro-Gomez (2019-2022) : 50 % (co-tutelle IMDEA Madrid ; dir :  L. Perez). Déplacement de parois magnétiques dans des nanofils cylindriques à modulation de composition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD17]	Mahdi Jaber (2019-2022) : 50 % (direction principale Aurélien A. Masseboeuf). Imagerie et spintronique de nanotubes magnétiques coeur-coquille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD16]	Michael Schöbitz (2018-2020) : 50 % ‘Déplacement de parois magnétiques dans des nanofils cylindriques’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD15]	Toshiki Gushi (2016-2019): 50% 'Matériaux ferrimagnétiques à forte polarisation de courant, pour l'électronique de spin'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD14]	Beatrix Trapp (2015-2018): 50%. 'Propagation de parois magnétiques dans des nanofils à diamètre modulé'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD13]	Lorenzo Camosi (2015-2018): 50%. 'Matériaux magnétiques épitaxiés pour la physique des skyrmions'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD12]	Michal Stano (2014-2017): 100%. 'Déplacement de parois magnétiques dans des nanofils cœur-coquille sous l'effet de l'effet Hall de spin'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD11]	Alexis Wartelle (2013-2016): 100%. 'Dynamique de parois magnétiques dans des nanofils cylindriques'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD10]	Raja Afid (2012-2015): 75%. 'Nanofils magnétiques individuels pour le déplacement de parois magnétiques'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD09]	Ségolène Jamet (2012-2015): 50%. 'Simulations micromagnétiques de nanofils magnétiques'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD08]	Sandrine Da-Col (2010-2014): 75%. 'Réseaux de nanofils magnétiques pour le déplacement de parois magnétiques'</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD07]	Zoukaa Kassir-Bodon (2009-2012) : 100%. ‘Développement de matériaux épitaxiés pour l'électronique de spin’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD06]	Zahid Ishaque (2009-2013) : 50%. ‘Déplacement de parois magnétiques par courant polarisé dans des couches minces épitaxiées non centro-symétriques’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD05]	Chi Vo-Van (2009-2012) : 25%. ‘Graphène épitaxié sur métal pour une nouvelle génération de systèmes magnétiques auto-organisés’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD04]	Fabien Cheynis (2004-2007) : 50%. ‘Nanostructures auto-assemblées : des systèmes modèles pour le micromagnétisme de parois et vortex magnétiques’</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD03]	Bogdana Borca (2003-2006), 50%. ‘Auto-organisation de multicouches latérales nanométriques’.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD02]	Mustafa Eleoui (2000-2004), 100%. ‘Couches tampons à paramètre cristallin ajustable pour le magnétisme’.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[PhD01]	Pierre-Olivier Jubert (1999-2001): 50% : Croissance et magnétisme de plots et bandes auto-assemblés de Fe(110)/Mo(110).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain wall pinning in a circular cross-section wire with modulated diameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. A Fernandez-Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Vazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Nano- and Microwires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.427--453, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-08-102832-2.00015-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanowires and nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Stano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of magnetic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, North Holland, pp.155-267, 2018, 978-0-444-64161-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hmm.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head-to-head domain walls in one-dimensional nanostructures: an extended phase diagram ranging from strips to cylindrical wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Vázquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Nano- and Microwires: Design, synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead, pp.783-811, 2015, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100164-6.00025-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces et nanostructures magnétiques (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. E, Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Techniques de l'Ingénieur, pp.2151, 2007, Vol. E3, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-nm1202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces et nanostructures magnétiques (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. E, Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Techniques de l'Ingénieur, pp.E2150, 2007, Vol. E3, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Noise Nanoscale Vortex Sensor for Out-of-Plane Magnetic Field Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (8), pp.6644-6654. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5c14180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and micromagnetic analysis of spin wave modes in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (13), pp.134423. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/7gwp-twyl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of current-driven magnetisation switching in nanopillars with Perpendicular Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Boscolo Meneguolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Fattouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.014448. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/dl2x-qv7t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis and experimental control of transformations of domain walls in magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.023092. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar coupled core-shell perpendicular shape anisotropy MTJ with enhanced write speed and reduced cross-talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caçoilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.044034. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.044034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stable spin textures in in-plane vs. out-of-plane magnetized exchange-biased multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Diény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto E. Marinero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (20), pp.205001. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad297d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material view on extrinsic magnetic domain wall pinning in cylindrical CoNi nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Novotný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (5), pp.2387-2397. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of the azimuthal anisotropy of $(\mathrm{Ni}_x\mathrm{Co}_{1-x})\mathrm{B}$-based ferromagnetic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christoph Scheuerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.170715. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Visualization of Thermally Enhanced Perpendicular Shape Anisotropy STT-MRAM Nanopillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.4000. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of magnetic chemical modulations in soft-magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054433. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.054433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the direct visualization of perpendicular shape anisotropy in nano-scale 3D magnetic random-access-memory devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0096761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organised stripe domains and elliptical skyrmion bubbles in ultra-thin epitaxial Au{0.67}Pt{0.33}/Co/W(110) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Camosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Peña-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tevfik Onur Menteş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.013020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abdbe0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of current-induced domain wall motion in magnetic nanotubes with azimuthal domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (2), pp.024434. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.024434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Torque-Triggered Magnetization Reversal in Magnetic Tunnel Junctions with Perpendicular Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caçoilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Diény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.024020. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.024020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved imaging of OErsted field induced magnetization dynamics in cylindrical magnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Finizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (17), pp.172411. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0046643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the perpendicular shape anisotropy and thermal stability of STT-MRAM nano-pillars examined by off-axis electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Caçoilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Massebouef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.2170-2172. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621007819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-sensitivity mapping of magnetic induction fields with nanometer-scale resolution: comparison of off-axis electron holography and pixelated differential phase contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (8), pp.085001. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abc77d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of fast domain wall motion via current-assisted Bloch-point domain wall stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (5), pp.054430. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.054430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature skyrmions at zero field in exchange bias ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gaurav Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Finco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chouaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haykal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.044079. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast domain wall motion governed by topology and OErsted fields in cylindrical magnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (21), pp.217201. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.217201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling magnetic-field-induced domain wall propagation in modulated- diameter cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. A Fernandez-Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Riz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5130. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40794-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Current Driven Domain Wall Mobility and Gate Tuning of Coercivity in Ferrimagnetic Mn4N Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jovičević Klug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peña-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sambit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Attané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.8716. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-point-mediated topological transformations of magnetic domain walls in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (2), pp.024433. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.024433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and physical properties of soft magnetic nickel-cobalt nanowires with modulated diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Döhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (16), pp.163907. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of anti-skyrmions in ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Camosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rohart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (13), pp.134404. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.134404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux-closure domains in high aspect ratio electroless-deposited CoNiB nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciPost Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (4), pp.038. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhys.5.4.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intergrain spin transfer torques due to huge thermal gradients on the performance of heat assisted magnetic recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mair Chshiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (12), pp.0800111. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2018.2863225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-sized magnetic domains in perpendicularly magnetized ferrimagnetic Mn4N thin films grown on SrTiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiki Gushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (12), pp.120310. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.57.120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission XMCD-PEEM imaging of an engineered vertical FEBID cobalt nanowire with a domain wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (4), pp.045704. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9eff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Dzyaloshinskii-Moriya Interaction in ultra-thin epitaxial Au/Co/W(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Camosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rohart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (21), pp.214422. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.214422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426434v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional nanomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalio Fernández-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Streubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15756. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-wire coupling in segmented Ni/Cu nanowires deposited by electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sergelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Hyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shaker Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.065709. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa5118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic domain walls in nanostrips of single-crystalline Fe4N thin films with fourfold in-plane magnetic anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syuta Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (24), pp.243904. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4989991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the magnetization direction of transverse domain walls in Permalloy/Ir strips using nanosecond current pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Ishaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.152-156. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of Magnetic Force Microscopy of hard magnetic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Ciuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Dempsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (9), pp.6500408. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2016.2558642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation, imaging and motion of magnetic domain walls in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Denmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (6), pp.062406. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hayn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Notin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of shadow X-ray Magnetic Circular Dichroism Photo-Emission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (14), pp.144428. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Setup for Magnetic-Field-Induced Domain Wall Motion in Cylindrical Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Afid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (11), pp.4300403. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2015.2435368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third type of domain wall in soft magnetic nanostrips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.12417. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201754v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating charge density and inelastic optical response in graphene by atmospheric pressure localized intercalation through wrinkles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayanti Samaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.73. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879376v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Bloch-point domain walls in cylindrical magnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.O. Mentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (18), pp.180405. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.180405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-universality of artificial frustrated spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Augustin Chioar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.064411. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.064411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered arrays of magnetic nanowires investigated by polarized small-angle neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaboussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (18), pp.184423. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.89.184423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and micromagnetism of self-assembled epitaxial fcc(111) cobalt dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.496002. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/496002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Nanowires Investigated by Polarized SANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaboussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.74. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2013.03.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Protected Epitaxial Graphene/Ferromagnet Hybrids Prepared by Chemical Vapor Deposition and Intercalation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Coraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha T. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.2059. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jz3007222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostatics of synthetic ferrimagnet elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dieny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 324, pp.365. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2011.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of flux-closure states in Fe dots using quantitative Lorentz Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpendicular magnetic anisotropy of cobalt films intercalated under graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. T. N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Coraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.142403. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4749818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of magnetic domain walls in spin valve nano-stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (17), pp.172404. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4704665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674182v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current-induced domain wall motion and magnetization dynamics in CoFeB/Cu/Co nanostripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Ishaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.024213. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/24/2/024213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Kagome Arrays of Nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.057209. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.057209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of cobalt nanoclusters on graphene on iridium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Coraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Sessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (14), pp.142504. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3646480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi unidimensional growth of Co nanostructures on a strained Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Campiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Repain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 605, pp.1165. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of Oersted-field-induced magnetization dynamics in magnetic nanostripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Uhlir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.020406. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.020406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453804v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial graphene prepared by chemical vapor deposition on single crystal thin iridium films on sapphire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Kimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reserbat-Plantey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.181903. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3585126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning macro-twinned domain sizes and the b-variants content of the adaptive 14-modulated martensite in epitaxial Ni-Mn-Ga films by co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Odier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (1), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial refractory-metal buffer layers with a chemical gradient for adjustable lattice parameter and controlled chemical interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L'Hoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haettel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.131906. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3567793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of magnetostatic interactions in self-organized arrays of nickel nanowires using atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine da Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.112501. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3562963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable magnetic properties of arrays of Fe(110) nanowires grown on kinetically-grooved W(110) self-organized templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana L. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 322, pp.257. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth mode, magnetic and magneto-optical properties of pulsed-laser-deposited Au/Co/Au(111) trilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Cebollada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 322, pp.647. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization reversal dynamics in Au/Co/Au(111) ultrathin films: Effect of roughness of the buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adjanlété Adjanoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 322, pp.2498. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of La2Zr2O7 Film by Chemical Solution Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. M. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Odier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morlens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bacia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (3), pp.363. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-010-2204-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hysteresis of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1552. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin epitaxial cobalt films on graphene for spintronic investigations and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vo-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoukaa Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Coraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.103040. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/10/103040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (12), pp.127204. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.127204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Switching of Néel Caps in Flux-Closure Magnetic Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.107201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain relief guided novel growth of atomic nanowires in a Cu3N-Cu(110) molecular network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. D. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Bazhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.205503. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.205503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled switching of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (10), pp.107201. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.107201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200915v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacting individual Fe(110) dots in a single electron-beam lithography step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.285302. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/20/28/285302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276721v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the flux coupling between a nanoSQUID and a magnetic particle using atomic force microscope nanolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouchiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.064010. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/22/6/064010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Weak Formulation for The Landau-Lifshitz-Gilbert Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alouges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (11), pp.3153. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2008.2001667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Formalism for Micromagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana-Daniela Buda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.266. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640810836825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray photoelectron emission microscopy in combination with x-ray magnetic circular dichroism investigation of size effects on field-induced Néel-cap reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.07D915. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2832332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast computation of magnetostatic fields by Non-uniform Fast Fourier Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (13), pp.132508. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2995850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic self-organization of trenched templates for the fabrication of versatile ferromagnetic nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana L. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.142507. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2718510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and magnetism of self-organized arrays of Fe(110) wires formed by deposition on kinetically grooved W(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana L. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601, pp.4358. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2007.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth modes of Fe(110) revisited: a contribution of self-assembly to magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Eleoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.053001. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/5/053001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of self-organized lateral arrays of (Fe,Ag)/Mo(110) nanostripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdana L. Borca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.08Q514. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2177200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation of magnetisation reversal, from nanoparticles to bulk materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.977. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110524v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial self-organization: from surfaces to magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.61. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization on surfaces: foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.3. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional magnetic flux-closure patterns in mesoscopic Fe islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -O. Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.214409. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.214409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism in reduced dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.921. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular-dependence of magnetization switching for a multi-domain dot: experiment and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.R172409. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.172409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometers-thick self-organized Fe stripes: bridging the gap between surfaces and magnetic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Eleoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84, pp.1335. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1650902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000652v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic model of magnetization reversal of magnetically hard ultrathin dots and stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Eleoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 283, pp.46. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-cell Crystallography of Self-organised Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRF Highlights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2003, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux-closure-domain states and demagnetizing energy determination in sub-micron size magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Samson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.135. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00488-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Monitoring of Growing Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Revenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 300 (5624), pp.1416 - 1419. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1082146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara-Déchelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chakarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 83, pp.6293. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.367837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocity and exchange-spring delay of domain-wall Walker breakdown in magnetic nanowires with azimuthal magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-angle X-ray resonant magnetic scattering at the Co M$_{2,3}$ and L$_3$ edges observed with photoemission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisel Di Pietro Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between domain walls and magnetization curling induced by chemical modulations in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-Gonz Ález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered arrays of magnetic nanowires investigated by polarized Small-Angle Neutron Scattering (P-SANS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chaboussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatih Zighem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A growth method to obtain large size periodically-poled KTiOPO4 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ménaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlota Canalias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdas Pasiskevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Crystal Growth (ICCG-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft X-ray resonnant magnetic reflectivity study of thin films and multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara-Déchelette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bartolomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chakarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th joint MMM Intermag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many bits may fit in a single magnetic dot? XMCD-PEEM evidences the switching of Néel caps inside Bloch domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation épitaxiale: des surfaces aux matériaux magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Institut National Polytechnique de Grenoble - INPG, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId458"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC768E65"/>
+    <w:nsid w:val="7378109C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F72B20B"/>
+    <w:nsid w:val="FE2275A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="810672C5"/>
+    <w:nsid w:val="8CDF72C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43F1D90B"/>
+    <w:nsid w:val="D46F44EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E0583700"/>
+    <w:nsid w:val="176E5262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-fruchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7717-5229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084436883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4829-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Riz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trapp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. A Fernandez-Roldan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Toussaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102832-2.00015-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Stano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hmm.2018.08.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100164-6.00025-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e2150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm1202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c14180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999028v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Boscolo Meneguolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fattouhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dl2x-qv7t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558642v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hurst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hegde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Prejbeanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto E. Marinero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad297d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Novotn&#253;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Trapp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tiwari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christoph Scheuerlein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jaber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054433" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553914v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Almeida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648984v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0096761" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finizio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046643" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massebouef" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007819" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574632v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.024020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Riz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.024434" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc77d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054430" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907480v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Onur Mente&#351;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abdbe0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaurav Rana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouaieb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044079" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gushi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovi&#269;evi&#263; Klug" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03416" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40794-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wartelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bochmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024433" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bochmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.217201" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662113v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.134404" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schaefer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rioult" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.4.038" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mair Chshiev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Charles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2863225" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.120310" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9eff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D&#246;hler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049892" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalio Fern&#225;ndez-Pacheco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Streubel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15756" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sergelius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shaker Salem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Allende" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233511v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Ito" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuta Honda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Ota" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989991" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291713v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine da Col" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961058" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Ciuta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2558642" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Ishaque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.062" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165227v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Locatelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144428" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136656v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Afid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2435368" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201754v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-D. Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Toussaint" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12417" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879376v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayanti Samaddar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.10.033" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911025v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Mentes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.180405" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002369v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gautrot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaboussant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.184423" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857346v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautrot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.03.178" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495463v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.07.020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594382v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.02.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. N'Diaye" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749818" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674182v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704665" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655760v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024213" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720428v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N'Diaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3007222" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schumacher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Sessi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646480" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Campiglio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.019" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3585126" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532648v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carbone" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567793" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553589v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darques" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562963" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377119v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Clavero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cebollada" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armelles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.10.032" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538420v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adjanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.03.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GP2WSZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466307v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Yu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2204-y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429130v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043222" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392400v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana L. Borca" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.09.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378769v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Ma" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Bazhanov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yildiz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yokoyama" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.205503" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413538v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276721v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/28/285302" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200915v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.107201" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375264v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jubert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/6/064010" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243082v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832332" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260723v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2001667" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175077v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836825" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297240v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995850" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091348v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Hasegawa" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.023" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124348v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718510" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Eleoui" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Borca" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/5/053001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015831v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2177200" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110524v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.10.011" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005863v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hertel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherifi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O. Jubert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214409" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004735v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013874v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.011" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004734v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000652v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650902" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004737v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.05.009" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004738v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004736v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.172409" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004850v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00488-0" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563353v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara-D&#233;chelette" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chakarian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367837" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537298v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Cruz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231476v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Martin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvaro Gomez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Adam" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565746v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz &#193;lez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453284v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisel Di Pietro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870273v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979392v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563344v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418579v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009231v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-fruchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7717-5229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084436883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4829-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Riz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trapp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. A Fernandez-Roldan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Toussaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-102832-2.00015-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Stano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hmm.2018.08.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100164-6.00025-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm1202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e2150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auffret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c14180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7gwp-twyl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999028v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Boscolo Meneguolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Fattouhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dl2x-qv7t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558642v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hurst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hegde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Prejbeanu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.044034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di&#233;ny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto E. Marinero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad297d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Novotn&#253;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Trapp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07687" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tiwari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christoph Scheuerlein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jaber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553914v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Almeida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054433" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648984v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0096761" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907480v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Camosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfik Onur Mente&#351;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abdbe0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Riz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.024434" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574632v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Strelkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.024020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finizio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Almeida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ca&#231;oilo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massebouef" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007819" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc77d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bachmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.054430" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaurav Rana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouaieb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bochmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.217201" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vazquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40794-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gushi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jovi&#269;evi&#263; Klug" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;a-Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Ghosh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attan&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03416" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wartelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bochmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024433" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D&#246;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049892" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662113v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rohart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.134404" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schaefer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rioult" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.4.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dieny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mair Chshiev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Charles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Strelkov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Truong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2863225" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Gushi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.120310" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9eff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426434v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmeguenai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214422" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalio Fern&#225;ndez-Pacheco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Streubel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Hertel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15756" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406252v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sergelius" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Lee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shaker Salem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Allende" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5118" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Ito" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuta Honda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Ota" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989991" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Ishaque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222463v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Ciuta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2558642" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine da Col" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Denmat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165227v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Locatelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144428" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136656v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Afid" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2435368" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201754v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-D. Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Toussaint" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12417" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879376v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kimouche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayanti Samaddar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.10.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Mentes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.180405" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gautrot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaboussant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Zighem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.184423" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857702v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautrot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.03.178" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720428v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha T. N'Diaye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vo-Van" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3007222" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495463v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.07.020" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594382v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.02.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. N'Diaye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749818" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674182v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Uhlir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704665" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655760v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/2/024213" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schumacher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Sessi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646480" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548607v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Campiglio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chacon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.019" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453804v3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Jimenez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020406" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576661v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3585126" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532648v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tillier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carbone" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.09.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmaus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567793" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553589v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darques" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562963" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392400v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana L. Borca" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.09.003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Clavero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Cebollada" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armelles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.10.032" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538420v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adjanl&#233;t&#233; Adjanoh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.03.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GP2WSZD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466307v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Yu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudouet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2204-y" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043222" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470565v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoukaa Kassir-Bodon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/10/103040" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413538v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378769v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Ma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Bazhanov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yildiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yokoyama" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.205503" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200915v3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.107201" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276721v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/28/285302" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375264v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jubert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/22/6/064010" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260723v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2001667" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175077v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana-Daniela Buda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836825" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243082v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2832332" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297240v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2995850" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2718510" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091348v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Hasegawa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.023" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089174v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Eleoui" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Borca" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/5/053001" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015831v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2177200" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110524v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moritz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.10.011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004734v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004735v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.009" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005863v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hertel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherifi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -O. Jubert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214409" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013874v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004736v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.172409" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000652v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1650902" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004737v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.05.009" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004738v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004850v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00488-0" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tonnerre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara-D&#233;chelette" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolom&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raoux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chakarian" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367837" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537298v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Cruz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453284v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisel Di Pietro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565746v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz &#193;lez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870273v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979392v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pena" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;naert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulanger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Canalias" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563344v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raoux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418579v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009231v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>