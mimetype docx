--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Co-directeur de l'équipe : Organisation et dynamique nucléaire. Molecular, Cellular and Developmental Biology Unit (MCD), CBI TOULOUSE: Toulouse, FR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9421-0831</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131015931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4731-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale visualization of nucleolar chromatin in yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Danché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Gomes Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kadidia Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (3), pp.108228. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Pol II-based regulations of chromosome folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaptal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2025.100970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into nuclear import and nucleolar localization of yeast RNA exosome subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Gomes Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidy Paola P Cepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R S Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.e25-02-0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribosomal RNA synthesis by RNA polymerase I is subject to premature termination of transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaïma Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kwapisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aguirrebengoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.106503.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I mutant affects ribosomal RNA processing and ribosomal DNA stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Danché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2024.2381910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sister chromatid cohesion halts DNA loop expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Nejmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (6), pp.1139-1148.e5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual life of disordered lysine-rich domains of snoRNPs in rRNA modification and nucleolar compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kadidia Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Méndez-Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nat Commun. 2024 Oct 31;15:9415. doi: 10.1038/s41467-024-53805-1, 15 (1), pp.9415. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-53805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smc3 acetylation, Pds5 and Scc2 control the translocase activity that establishes cohesin-dependent chromatin loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41594-022-00780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between production of ribosomal RNA and maturation: just at the beginning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghida Abou Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8, pp.778778. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2021.778778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Coding, RNAPII-Dependent Transcription at the Promoters of rRNA Genes Regulates Their Chromatin State in S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Cohesin-Mediated Chromosome Folding by Eco1 and Other Partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1279-1293.e4. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2020.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleolar localization of the yeast RNA exosome subunit Rrp44 hints at early pre-rRNA processing as its main function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Okuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzales-Zubiate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (32), pp.11195-11213. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.013589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear envelope expansion in budding yeast is independent of cell growth and does not determine nuclear volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwabena Amoateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Hua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E18-04-0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses led to the discovery of a super-active mutant of the RNA polymerase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Darrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pilsl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Kerguelen Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.e1008157. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouse model with transient intramolecular contacts on a timescale of seconds recapitulates folding and fluctuation of yeast chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Socol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (12), pp.6195-6207. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ribosome assembly stress response regulates transcription to maintain proteome homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kos-Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony K Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paula Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e45002. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.45002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive rDNA Transcription Drives the Disruption in Nuclear Homeostasis during Entry into Senescence in Budding Yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Matifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.408-422.e4. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting report from the first European OddPols meeting: Toulouse 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony K Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 702, pp.215-219. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the dynamic behaviour of ribosomal DNA genes and nucleolus during yeast Saccharomyces cerevisiae cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kamgoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beckouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.152 - 164. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2019.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of aberrant pre-40S pre-ribosomal particles is initiated by a novel endonucleolytic decay pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (9), pp.4699-4714. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of chromatin organization in yeast: relevance of polymer models to describe nuclear organization and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.54 - 60. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2015.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic characterization of the conformation and dynamics of budding yeast chromosome XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashutosh Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201208186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput chromatin motion tracking in living yeast reveals the flexibility of the fiber throughout the genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (11), pp.1829-1838. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.157008.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in TFIIH causing trichothiodystrophy are responsible for defects in ribosomal RNA production and processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nonnekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan F Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (14), pp.2881-2893. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization and chromatin dynamics in yeast: Biophysical models or biologically driven interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2011.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I-specific subunits promote polymerase clustering to enhance the rRNA gene transcription cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K Ostermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pérez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192 (2), pp.277-93. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201006040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleolar protein Nop19p interacts preferentially with Utp25p and Dhr2p and is essential for the production of the 40S ribosomal subunit in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Burlet-Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1158-72. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/rna.8.6.17699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and function: a view from yeast and Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sáez-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.678-90. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mp/ssq034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two RNA polymerase I subunits control the binding and release of Rrn3 during transcription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Labarre-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Imazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5), pp.1596-605. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.01464-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle-dependent kinetochore localization of condensin complex in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bachellier-Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bourout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Nehrbass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 162 (2), pp.248-59. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2008.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00276345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmo1 is required for TOR-dependent regulation of ribosomal protein gene transcription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel B Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Nehrbass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (22), pp.8015-26. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.01102-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I-specific subunit CAST/hPAF49 has a role in the activation of transcription by upstream binding factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostya I Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana B Panova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaori Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (14), pp.5436-48. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00230-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA interacting factors confine sub-diffusion of transcribed genes to the nuclear envelope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain G Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 441 (7094), pp.770-3. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00207343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Retention of Unspliced mRNAs in Yeast Is Mediated by Perinuclear Mlp1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Fromont-Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0092-8674(03)01026-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nucle(ol)ar Tif6p and Efl1p Are Required for a Late Cytoplasmic Step of Ribosome Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis L.J. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Camasses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.1363-1373. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1097-2765(01)00403-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome dynamics & transcription: dissection of chromatin structural properties in living yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Socol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of the Mathematics on Chromatin Live Dynamics ( ISMCD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Chromosome Structural Properties From Their Spatial and Temporal Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bystricky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9780128030752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smc3 acetylation, Pds5 and Scc2 control the translocase activity that establishes cohesin dependent chromatin loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major role for Eco1 in regulating cohesin-mediated mitotic chromosome folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Co-directeur de l'équipe : Organisation et dynamique nucléaire. Molecular, Cellular and Developmental Biology Unit (MCD), CBI TOULOUSE: Toulouse, FR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9421-0831</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131015931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4731-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Pol II-based regulations of chromosome folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaptal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2025.100970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribosomal RNA synthesis by RNA polymerase I is subject to premature termination of transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaïma Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kwapisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aguirrebengoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.106503.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into nuclear import and nucleolar localization of yeast RNA exosome subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Gomes Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidy Paola P Cepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R S Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.e25-02-0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale visualization of nucleolar chromatin in yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Danché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Gomes Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kadidia Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (3), pp.108228. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sister chromatid cohesion halts DNA loop expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Nejmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (6), pp.1139-1148.e5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual life of disordered lysine-rich domains of snoRNPs in rRNA modification and nucleolar compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kadidia Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Méndez-Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nat Commun. 2024 Oct 31;15:9415. doi: 10.1038/s41467-024-53805-1, 15 (1), pp.9415. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-53805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I mutant affects ribosomal RNA processing and ribosomal DNA stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Danché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2024.2381910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smc3 acetylation, Pds5 and Scc2 control the translocase activity that establishes cohesin-dependent chromatin loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41594-022-00780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between production of ribosomal RNA and maturation: just at the beginning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghida Abou Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8, pp.778778. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2021.778778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Coding, RNAPII-Dependent Transcription at the Promoters of rRNA Genes Regulates Their Chromatin State in S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleolar localization of the yeast RNA exosome subunit Rrp44 hints at early pre-rRNA processing as its main function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Okuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzales-Zubiate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (32), pp.11195-11213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.013589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Cohesin-Mediated Chromosome Folding by Eco1 and Other Partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1279-1293.e4. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2020.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ribosome assembly stress response regulates transcription to maintain proteome homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kos-Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony K Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paula Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e45002. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.45002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive rDNA Transcription Drives the Disruption in Nuclear Homeostasis during Entry into Senescence in Budding Yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Matifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.408-422.e4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses led to the discovery of a super-active mutant of the RNA polymerase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Darrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pilsl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Kerguelen Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.e1008157. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouse model with transient intramolecular contacts on a timescale of seconds recapitulates folding and fluctuation of yeast chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Socol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (12), pp.6195-6207. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the dynamic behaviour of ribosomal DNA genes and nucleolus during yeast Saccharomyces cerevisiae cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kamgoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beckouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.152 - 164. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2019.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting report from the first European OddPols meeting: Toulouse 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony K Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 702, pp.215-219. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear envelope expansion in budding yeast is independent of cell growth and does not determine nuclear volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwabena Amoateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Hua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E18-04-0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of aberrant pre-40S pre-ribosomal particles is initiated by a novel endonucleolytic decay pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (9), pp.4699-4714. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of chromatin organization in yeast: relevance of polymer models to describe nuclear organization and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.54 - 60. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2015.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic characterization of the conformation and dynamics of budding yeast chromosome XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashutosh Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201208186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput chromatin motion tracking in living yeast reveals the flexibility of the fiber throughout the genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (11), pp.1829-1838. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.157008.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in TFIIH causing trichothiodystrophy are responsible for defects in ribosomal RNA production and processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nonnekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan F Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (14), pp.2881-2893. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization and chromatin dynamics in yeast: Biophysical models or biologically driven interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2011.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I-specific subunits promote polymerase clustering to enhance the rRNA gene transcription cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K Ostermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pérez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192 (2), pp.277-93. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201006040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleolar protein Nop19p interacts preferentially with Utp25p and Dhr2p and is essential for the production of the 40S ribosomal subunit in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Burlet-Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1158-72. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/rna.8.6.17699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and function: a view from yeast and Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sáez-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.678-90. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mp/ssq034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two RNA polymerase I subunits control the binding and release of Rrn3 during transcription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Labarre-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Imazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5), pp.1596-605. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.01464-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle-dependent kinetochore localization of condensin complex in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bachellier-Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bourout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Nehrbass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 162 (2), pp.248-59. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2008.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00276345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmo1 is required for TOR-dependent regulation of ribosomal protein gene transcription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel B Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Nehrbass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (22), pp.8015-26. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.01102-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I-specific subunit CAST/hPAF49 has a role in the activation of transcription by upstream binding factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostya I Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana B Panova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaori Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (14), pp.5436-48. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00230-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA interacting factors confine sub-diffusion of transcribed genes to the nuclear envelope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain G Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 441 (7094), pp.770-3. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00207343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Retention of Unspliced mRNAs in Yeast Is Mediated by Perinuclear Mlp1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Fromont-Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0092-8674(03)01026-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nucle(ol)ar Tif6p and Efl1p Are Required for a Late Cytoplasmic Step of Ribosome Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis L.J. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Camasses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.1363-1373. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1097-2765(01)00403-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome dynamics & transcription: dissection of chromatin structural properties in living yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Socol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of the Mathematics on Chromatin Live Dynamics ( ISMCD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Chromosome Structural Properties From Their Spatial and Temporal Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bystricky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9780128030752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smc3 acetylation, Pds5 and Scc2 control the translocase activity that establishes cohesin dependent chromatin loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major role for Eco1 in regulating cohesin-mediated mitotic chromosome folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="475D003B"/>
+    <w:nsid w:val="E1D90584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9421-0831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131015931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4731-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Carron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Gomes Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kadidia Maiga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108228" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121450v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basti&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaptal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mboumba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Paola P Cepeda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R S Queiroz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leger-Silvestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e25-02-0078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Normand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2381910" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04603601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Nejmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.02.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M&#233;ndez-Godoy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53805-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beckouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00780-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Azouzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.778778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lesage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Perez-Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7030041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lazar-Stefanita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.01.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Okuda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Zubiate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013589" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Walters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Amoateng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hua Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mcdermott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E18-04-0204" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pilsl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kerguelen Sarthou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauvier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Genty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kos-Braun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Rueda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.45002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Song" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cerezo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.12.051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034506v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beckou&#235;t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2019.08.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky116" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2015.04.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682609v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Shukla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Saad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201208186" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nonnekens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan F Theil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt143" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2011.12.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTKZKM9V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Ostermaier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201006040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.8.6.17699" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beckouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Labarre-Mariotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imazawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01464-07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00276345v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachellier-Bassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bourout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nehrbass" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2008.01.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH89LN9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel B Berger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01102-07" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya I Panov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana B Panova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nishiyama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00230-06" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Romano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(03)01026-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L.J. Lafontaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Graindorge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Camasses" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00403-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02012200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Conde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9421-0831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131015931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4731-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basti&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaptal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mboumba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100970" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Gomes Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Paola P Cepeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R S Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leger-Silvestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e25-02-0078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Carron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kadidia Maiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04603601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Nejmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M&#233;ndez-Godoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53805-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2381910" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beckouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00780-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Azouzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.778778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lesage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Perez-Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7030041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Okuda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Zubiate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lazar-Stefanita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.01.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kos-Braun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Rueda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.45002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pilsl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kerguelen Sarthou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauvier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Genty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008157" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beckou&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2019.08.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cerezo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.12.051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Walters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Amoateng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hua Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mcdermott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E18-04-0204" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky116" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2015.04.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682609v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Shukla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Saad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201208186" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nonnekens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan F Theil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt143" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2011.12.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTKZKM9V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Ostermaier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201006040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.8.6.17699" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beckouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Labarre-Mariotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imazawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01464-07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00276345v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachellier-Bassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bourout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nehrbass" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2008.01.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH89LN9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel B Berger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01102-07" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya I Panov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana B Panova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nishiyama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00230-06" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Romano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(03)01026-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L.J. Lafontaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Graindorge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Camasses" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00403-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02012200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Conde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>