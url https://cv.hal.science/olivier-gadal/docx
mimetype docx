--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1D90584"/>
+    <w:nsid w:val="5AACEE68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>