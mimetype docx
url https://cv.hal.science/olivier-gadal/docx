--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Co-directeur de l'équipe : Organisation et dynamique nucléaire. Molecular, Cellular and Developmental Biology Unit (MCD), CBI TOULOUSE: Toulouse, FR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9421-0831</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131015931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4731-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Pol II-based regulations of chromosome folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaptal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2025.100970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribosomal RNA synthesis by RNA polymerase I is subject to premature termination of transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaïma Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kwapisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aguirrebengoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.106503.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into nuclear import and nucleolar localization of yeast RNA exosome subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Gomes Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidy Paola P Cepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R S Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.e25-02-0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale visualization of nucleolar chromatin in yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Danché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Gomes Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kadidia Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (3), pp.108228. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sister chromatid cohesion halts DNA loop expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Nejmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (6), pp.1139-1148.e5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual life of disordered lysine-rich domains of snoRNPs in rRNA modification and nucleolar compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kadidia Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Méndez-Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nat Commun. 2024 Oct 31;15:9415. doi: 10.1038/s41467-024-53805-1, 15 (1), pp.9415. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-53805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I mutant affects ribosomal RNA processing and ribosomal DNA stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Danché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2024.2381910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smc3 acetylation, Pds5 and Scc2 control the translocase activity that establishes cohesin-dependent chromatin loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41594-022-00780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between production of ribosomal RNA and maturation: just at the beginning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghida Abou Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8, pp.778778. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2021.778778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Coding, RNAPII-Dependent Transcription at the Promoters of rRNA Genes Regulates Their Chromatin State in S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleolar localization of the yeast RNA exosome subunit Rrp44 hints at early pre-rRNA processing as its main function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Okuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzales-Zubiate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (32), pp.11195-11213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.013589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Cohesin-Mediated Chromosome Folding by Eco1 and Other Partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1279-1293.e4. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2020.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ribosome assembly stress response regulates transcription to maintain proteome homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kos-Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony K Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paula Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e45002. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.45002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive rDNA Transcription Drives the Disruption in Nuclear Homeostasis during Entry into Senescence in Budding Yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Matifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.408-422.e4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses led to the discovery of a super-active mutant of the RNA polymerase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Darrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pilsl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Kerguelen Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.e1008157. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouse model with transient intramolecular contacts on a timescale of seconds recapitulates folding and fluctuation of yeast chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Socol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (12), pp.6195-6207. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the dynamic behaviour of ribosomal DNA genes and nucleolus during yeast Saccharomyces cerevisiae cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kamgoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beckouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.152 - 164. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2019.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting report from the first European OddPols meeting: Toulouse 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony K Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 702, pp.215-219. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear envelope expansion in budding yeast is independent of cell growth and does not determine nuclear volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwabena Amoateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Hua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E18-04-0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of aberrant pre-40S pre-ribosomal particles is initiated by a novel endonucleolytic decay pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (9), pp.4699-4714. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of chromatin organization in yeast: relevance of polymer models to describe nuclear organization and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.54 - 60. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2015.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic characterization of the conformation and dynamics of budding yeast chromosome XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashutosh Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201208186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput chromatin motion tracking in living yeast reveals the flexibility of the fiber throughout the genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (11), pp.1829-1838. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.157008.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in TFIIH causing trichothiodystrophy are responsible for defects in ribosomal RNA production and processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nonnekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan F Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (14), pp.2881-2893. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization and chromatin dynamics in yeast: Biophysical models or biologically driven interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2011.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I-specific subunits promote polymerase clustering to enhance the rRNA gene transcription cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K Ostermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pérez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192 (2), pp.277-93. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201006040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleolar protein Nop19p interacts preferentially with Utp25p and Dhr2p and is essential for the production of the 40S ribosomal subunit in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Burlet-Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1158-72. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/rna.8.6.17699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and function: a view from yeast and Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sáez-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.678-90. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mp/ssq034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two RNA polymerase I subunits control the binding and release of Rrn3 during transcription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Labarre-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Imazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5), pp.1596-605. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.01464-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle-dependent kinetochore localization of condensin complex in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bachellier-Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bourout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Nehrbass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 162 (2), pp.248-59. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2008.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00276345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmo1 is required for TOR-dependent regulation of ribosomal protein gene transcription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel B Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Nehrbass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (22), pp.8015-26. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.01102-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I-specific subunit CAST/hPAF49 has a role in the activation of transcription by upstream binding factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostya I Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana B Panova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaori Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (14), pp.5436-48. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00230-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA interacting factors confine sub-diffusion of transcribed genes to the nuclear envelope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain G Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 441 (7094), pp.770-3. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00207343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Retention of Unspliced mRNAs in Yeast Is Mediated by Perinuclear Mlp1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Fromont-Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0092-8674(03)01026-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nucle(ol)ar Tif6p and Efl1p Are Required for a Late Cytoplasmic Step of Ribosome Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis L.J. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Camasses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.1363-1373. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1097-2765(01)00403-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome dynamics & transcription: dissection of chromatin structural properties in living yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Socol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of the Mathematics on Chromatin Live Dynamics ( ISMCD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Chromosome Structural Properties From Their Spatial and Temporal Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bystricky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9780128030752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smc3 acetylation, Pds5 and Scc2 control the translocase activity that establishes cohesin dependent chromatin loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major role for Eco1 in regulating cohesin-mediated mitotic chromosome folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Gadal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Co-directeur de l'équipe : Organisation et dynamique nucléaire. Molecular, Cellular and Developmental Biology Unit (MCD), CBI TOULOUSE: Toulouse, FR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9421-0831</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131015931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5SuG9XUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4731-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale visualization of nucleolar chromatin in yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Danché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Gomes Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kadidia Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217 (3), pp.108228. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Pol II-based regulations of chromosome folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chaptal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2025.100970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ribosomal RNA synthesis by RNA polymerase I is subject to premature termination of transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaïma Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kwapisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aguirrebengoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.106503.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into nuclear import and nucleolar localization of yeast RNA exosome subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdir Gomes Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidy Paola P Cepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R S Queiroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cantaloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.e25-02-0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I mutant affects ribosomal RNA processing and ribosomal DNA stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Danché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2024.2381910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sister chromatid cohesion halts DNA loop expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Nejmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (6), pp.1139-1148.e5. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2024.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04603601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dual life of disordered lysine-rich domains of snoRNPs in rRNA modification and nucleolar compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nana Kadidia Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Méndez-Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nat Commun. 2024 Oct 31;15:9415. doi: 10.1038/s41467-024-53805-1, 15 (1), pp.9415. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-53805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smc3 acetylation, Pds5 and Scc2 control the translocase activity that establishes cohesin-dependent chromatin loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (6), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41594-022-00780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Coding, RNAPII-Dependent Transcription at the Promoters of rRNA Genes Regulates Their Chromatin State in S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Queille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Coding RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ncrna7030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between production of ribosomal RNA and maturation: just at the beginning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghida Abou Merhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8, pp.778778. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2021.778778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Cohesin-Mediated Chromosome Folding by Eco1 and Other Partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (6), pp.1279-1293.e4. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2020.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleolar localization of the yeast RNA exosome subunit Rrp44 hints at early pre-rRNA processing as its main function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Okuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzales-Zubiate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (32), pp.11195-11213. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.013589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear envelope expansion in budding yeast is independent of cell growth and does not determine nuclear volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Walters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwabena Amoateng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Hua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mcdermott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E18-04-0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses led to the discovery of a super-active mutant of the RNA polymerase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Darrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pilsl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Kerguelen Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.e1008157. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouse model with transient intramolecular contacts on a timescale of seconds recapitulates folding and fluctuation of yeast chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Socol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (12), pp.6195-6207. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ribosome assembly stress response regulates transcription to maintain proteome homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kos-Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony K Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paula Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.e45002. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.45002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive rDNA Transcription Drives the Disruption in Nuclear Homeostasis during Entry into Senescence in Budding Yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Matifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.408-422.e4. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the dynamic behaviour of ribosomal DNA genes and nucleolus during yeast Saccharomyces cerevisiae cell cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kamgoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beckouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.152 - 164. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2019.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting report from the first European OddPols meeting: Toulouse 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony K Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 702, pp.215-219. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2018.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turnover of aberrant pre-40S pre-ribosomal particles is initiated by a novel endonucleolytic decay pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (9), pp.4699-4714. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of chromatin organization in yeast: relevance of polymer models to describe nuclear organization and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.54 - 60. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceb.2015.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput chromatin motion tracking in living yeast reveals the flexibility of the fiber throughout the genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (11), pp.1829-1838. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.157008.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic characterization of the conformation and dynamics of budding yeast chromosome XII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashutosh Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 202 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201208186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in TFIIH causing trichothiodystrophy are responsible for defects in ribosomal RNA production and processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Nonnekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Perez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan F Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bonnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (14), pp.2881-2893. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddt143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization and chromatin dynamics in yeast: Biophysical models or biologically driven interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2011.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I-specific subunits promote polymerase clustering to enhance the rRNA gene transcription cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin K Ostermaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pérez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192 (2), pp.277-93. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201006040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleolar protein Nop19p interacts preferentially with Utp25p and Dhr2p and is essential for the production of the 40S ribosomal subunit in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Burlet-Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.1158-72. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/rna.8.6.17699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and function: a view from yeast and Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Sáez-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.678-90. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mp/ssq034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two RNA polymerase I subunits control the binding and release of Rrn3 during transcription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Labarre-Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Imazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5), pp.1596-605. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.01464-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell cycle-dependent kinetochore localization of condensin complex in Saccharomyces cerevisiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bachellier-Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bourout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Nehrbass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 162 (2), pp.248-59. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2008.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00276345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmo1 is required for TOR-dependent regulation of ribosomal protein gene transcription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel B Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Nehrbass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (22), pp.8015-26. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.01102-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA polymerase I-specific subunit CAST/hPAF49 has a role in the activation of transcription by upstream binding factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostya I Panov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana B Panova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaori Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (14), pp.5436-48. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00230-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA interacting factors confine sub-diffusion of transcribed genes to the nuclear envelope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain G Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 441 (7094), pp.770-3. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00207343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Retention of Unspliced mRNAs in Yeast Is Mediated by Perinuclear Mlp1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Fromont-Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0092-8674(03)01026-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nucle(ol)ar Tif6p and Efl1p Are Required for a Late Cytoplasmic Step of Ribosome Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Senger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis L.J. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Camasses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (6), pp.1363-1373. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1097-2765(01)00403-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome dynamics & transcription: dissection of chromatin structural properties in living yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Socol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium of the Mathematics on Chromatin Live Dynamics ( ISMCD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Chromosome Structural Properties From Their Spatial and Temporal Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bancaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Bystricky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9780128030752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smc3 acetylation, Pds5 and Scc2 control the translocase activity that establishes cohesin dependent chromatin loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chapard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beckouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major role for Eco1 in regulating cohesin-mediated mitotic chromosome folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AACEE68"/>
+    <w:nsid w:val="469E3592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9421-0831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131015931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4731-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basti&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaptal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mboumba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100970" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Gomes Neto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Paola P Cepeda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R S Queiroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leger-Silvestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e25-02-0078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Carron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kadidia Maiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108228" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04603601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Nejmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M&#233;ndez-Godoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53805-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Normand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2381910" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beckouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00780-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Azouzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.778778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lesage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Perez-Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7030041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Okuda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Zubiate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lazar-Stefanita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.01.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kos-Braun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Rueda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.45002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Song" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pilsl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kerguelen Sarthou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauvier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Genty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008157" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beckou&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2019.08.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cerezo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.12.051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Walters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Amoateng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hua Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mcdermott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E18-04-0204" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky116" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2015.04.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682609v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Shukla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Saad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201208186" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nonnekens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan F Theil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt143" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2011.12.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTKZKM9V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Ostermaier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201006040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.8.6.17699" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beckouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Labarre-Mariotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imazawa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01464-07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00276345v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachellier-Bassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bourout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nehrbass" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2008.01.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH89LN9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel B Berger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01102-07" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya I Panov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana B Panova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nishiyama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00230-06" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Romano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(03)01026-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L.J. Lafontaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Graindorge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Camasses" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00403-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02012200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Conde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9421-0831" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131015931" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=5SuG9XUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4731-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Carron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdir Gomes Neto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kadidia Maiga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108228" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basti&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaptal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mboumba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100970" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Paola P Cepeda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R S Queiroz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leger-Silvestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e25-02-0078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Normand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2381910" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04603601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Nejmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.02.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M&#233;ndez-Godoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53805-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beckouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00780-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lesage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Perez-Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7030041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Azouzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.778778" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lazar-Stefanita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.01.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Okuda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzales-Zubiate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.013589" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Walters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwabena Amoateng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hua Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mcdermott" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E18-04-0204" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362225v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pilsl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kerguelen Sarthou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Genty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz374" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kos-Braun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Rueda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.45002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Song" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Silvestre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.06.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beckou&#235;t" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2019.08.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cerezo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2018.12.051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schneider" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky116" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2015.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053149v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.157008.113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682609v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Shukla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Saad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201208186" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nonnekens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan F Theil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2011.12.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTKZKM9V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667459v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K Ostermaier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201006040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.8.6.17699" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309037v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beckouet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Labarre-Mariotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imazawa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01464-07" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00276345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bachellier-Bassi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bourout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nehrbass" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2008.01.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH89LN9Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel B Berger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01102-07" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309039v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya I Panov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana B Panova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Nishiyama" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saito" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00230-06" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Romano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(03)01026-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L.J. Lafontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Graindorge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Camasses" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(01)00403-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02012200v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Conde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682736v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>