--- v0 (2026-03-18)
+++ v1 (2026-05-14)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01773775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software tools of the Computis European project to process mass spectrometry images</w:t>
+                <w:t xml:space="preserve">Direct identification of clinically relevant bacterial and yeast microcolonies and macrocolonies on solid culture media by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Robbe</w:t>
+                <w:t xml:space="preserve">Isabelle Espagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Both</w:t>
+                <w:t xml:space="preserve">Denis Ostrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Prideaux</w:t>
+                <w:t xml:space="preserve">Raphaël Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Klinkert</w:t>
+                <w:t xml:space="preserve">Mathieu Dupoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Picaud</w:t>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (5), pp.351 - 360. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.027004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/ejms.1293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.2.027004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01669226v1</w:t>
+                <w:t xml:space="preserve">cea-01831964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct identification of clinically relevant bacterial and yeast microcolonies and macrocolonies on solid culture media by Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Software tools of the Computis European project to process mass spectrometry images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Espagnon</w:t>
+                <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ostrovskii</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Both</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mathey</w:t>
+                <w:t xml:space="preserve">Brendan Prideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dupoy</w:t>
+                <w:t xml:space="preserve">Ivo Klinkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joly</w:t>
+                <w:t xml:space="preserve">Vincent Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, pp.027004. </w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.351 - 360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.19.2.027004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1255/ejms.1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01831964v1</w:t>
+                <w:t xml:space="preserve">cea-01669226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’une méthode d’imagerie X en microfluidique : cas du remplissage de microcanaux en forme de « T »</w:t>
               </w:r>
@@ -1143,51 +1143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1261,51 +1261,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Spectrometry Imaging visualization tools developed during the Computis European project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,51 +1555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01773775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novelli-Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Espagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filiputti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22392-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01669226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Both" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Prideaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Klinkert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1293" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ostrovskii" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.2.027004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Manach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F57CD92E0C8899D2CAD83779761A68B6F6682A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ivanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SQWRSGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01919807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schultz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genuer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Belafdil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;teau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03996401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoeckli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Hester" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Roempp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01773775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novelli-Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Espagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filiputti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22392-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ostrovskii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.19.2.027004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01669226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Both" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Prideaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Klinkert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1293" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Manach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F57CD92E0C8899D2CAD83779761A68B6F6682A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ivanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SQWRSGS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01919807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schultz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genuer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Belafdil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;teau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03996401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoeckli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Hester" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Roempp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>