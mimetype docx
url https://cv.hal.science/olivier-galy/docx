--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -751,295 +751,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How physical activity opportunities seized by adolescents differ between Europe and the Pacific Islands: the example of France and New Caledonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self‐reported and accelerometry measures of sleep components in adolescents living in Pacific Island countries and territories: Exploring the role of sociocultural background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Zongo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.18385.1⟩</w:t>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cch.13272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777857v1</w:t>
+                <w:t xml:space="preserve">hal-04572881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐reported and accelerometry measures of sleep components in adolescents living in Pacific Island countries and territories: Exploring the role of sociocultural background</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How physical activity opportunities seized by adolescents differ between Europe and the Pacific Islands: the example of France and New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (3), </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cch.13272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.18385.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572881v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t>
               </w:r>
@@ -2936,51 +2936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Goldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3001,201 +3001,201 @@
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/openreseurope.13705.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590595v1</w:t>
+                <w:t xml:space="preserve">hal-03878731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Eating well’ in Pacific Islands countries and territories: A qualitative and normative approach to food cultures in New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+                <w:t xml:space="preserve">Training During the COVID-19 Lockdown: Knowledge, Beliefs, and Practices of 12,526 Athletes from 142 Countries and Six Continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Adrian Washif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulaziz Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+                <w:t xml:space="preserve">David B Pyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evert Verhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105192⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (4), pp.933-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-021-01573-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170951v1</w:t>
+                <w:t xml:space="preserve">hal-04585824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training During the COVID-19 Lockdown: Knowledge, Beliefs, and Practices of 12,526 Athletes from 142 Countries and Six Continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Adrian Washif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3263,442 +3263,442 @@
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (4), pp.933-948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40279-021-01573-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of an Olympic Distance Triathlon on Pulmonary Diffusing Capacity and its Recovery 24 Hours Later</w:t>
+                <w:t xml:space="preserve">Generational issues in linking family farming production, traditional food in diet, physical activity and obesity in Pacific Islands countries and territories: the case of the Melanesian population on Lifou Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Goldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/hukin-2021-0108⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13705.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591981v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training During the COVID-19 Lockdown: Knowledge, Beliefs, and Practices of 12,526 Athletes from 142 Countries and Six Continents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of an Olympic Distance Triathlon on Pulmonary Diffusing Capacity and its Recovery 24 Hours Later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-021-01573-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/hukin-2021-0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585824v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generational issues in linking family farming production, traditional food in diet, physical activity and obesity in Pacific Islands countries and territories: the case of the Melanesian population on Lifou Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galy</w:t>
+                <w:t xml:space="preserve">‘Eating well’ in Pacific Islands countries and territories: A qualitative and normative approach to food cultures in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.13705.1⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878731v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of an Olympic Distance Triathlon on Pulmonary Diffusing Capacity and its Recovery 24 Hours Later</w:t>
               </w:r>
@@ -3840,51 +3840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulaziz Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David B Pyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evert Verhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4552,265 +4552,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too big or too thin? New Caledonian adolescents' perceptions of overweight and underweight</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+                <w:t xml:space="preserve">Improving Pacific Adolescents' Physical Activity Toward International Recommendations: Exploratory Study of a Digital Education App Coupled With Activity Trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
+                <w:t xml:space="preserve">K. Yacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cherrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajhb.23313⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/14854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030257v1</w:t>
+                <w:t xml:space="preserve">hal-03333470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Pacific Adolescents' Physical Activity Toward International Recommendations: Exploratory Study of a Digital Education App Coupled With Activity Trackers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galy</w:t>
+                <w:t xml:space="preserve">Too big or too thin? New Caledonian adolescents' perceptions of overweight and underweight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Yacef</w:t>
+                <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caillaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Lerrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/14854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajhb.23313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333470v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy drink consumption in a pluri-ethnic population of adolescents in the Pacific</w:t>
               </w:r>
@@ -4822,77 +4822,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lerrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (3), pp.e0214420. </w:t>
@@ -4956,77 +4956,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lerrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
@@ -5188,295 +5188,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misperception of weight status in the pacific: preliminary findings in rural and urban 11- to 16-year-olds of New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
+                <w:t xml:space="preserve">Anthropometric Characteristics and Physical Fitness in Rural and Urban 11- to 16-Year-Old Melanesian Adolescents: A Cross-sectional Study in New Caledonian Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Touitou</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-3982-0⟩</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (7), pp.589 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1010539517735414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678909v1</w:t>
+                <w:t xml:space="preserve">hal-01679045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric Characteristics and Physical Fitness in Rural and Urban 11- to 16-Year-Old Melanesian Adolescents: A Cross-sectional Study in New Caledonian Schools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+                <w:t xml:space="preserve">Misperception of weight status in the pacific: preliminary findings in rural and urban 11- to 16-year-olds of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+                <w:t xml:space="preserve">Amandine Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (7), pp.589 - 598. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1010539517735414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-3982-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679045v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free hydration and well-being during physical education in tropical climate.</w:t>
               </w:r>
@@ -5583,51 +5583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanesian futsal player characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,51 +5717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropometric and physiological characteristics of Melanesian futsal players: a first approach to talent identification in Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6083,338 +6083,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RELATIONSHIPS BETWEEN HEART RATE AND PHYSIOLOGICAL PARAMETERS OF PERFOR-MANCE IN TOP-LEVEL WATER POLO PLAYERS</w:t>
+                <w:t xml:space="preserve">Aggravation of Pulmonary Diffusing Capacity in Highly Trained Athletes by 6 Weeks of Low-Volume, Low-Intensity Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Ben Zoubir</w:t>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Hambli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hue</w:t>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Manetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5604/20831862.1083277⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.648-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.8.6.648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158208v1</w:t>
+                <w:t xml:space="preserve">hal-01163434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggravation of Pulmonary Diffusing Capacity in Highly Trained Athletes by 6 Weeks of Low-Volume, Low-Intensity Training</w:t>
+                <w:t xml:space="preserve">RELATIONSHIPS BETWEEN HEART RATE AND PHYSIOLOGICAL PARAMETERS OF PERFOR-MANCE IN TOP-LEVEL WATER POLO PLAYERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coste</w:t>
+                <w:t xml:space="preserve">Saïd Ben Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Manetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Boussana</w:t>
+                <w:t xml:space="preserve">Mourad Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.648-662. </w:t>
+              <w:t xml:space="preserve">Biology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.33-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.8.6.648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5604/20831862.1083277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163434v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue et al Swimming Abilities in Afro-Caribbean Swimmers Anthropometric and Physiological Characteristics in Young Afro-Caribbean Swimmers: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal oxygen uptake, ventilatory thresholds and mechanical power during cycling in Tropical climate in Guadeloupean elite cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6882,566 +6882,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of prior cycling and a successive run on respiratory muscle performance in triathletes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximal oxygen uptake and power of lower limbs during a competitive season in triathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Varray</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2003-37201⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (3), pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1600-0838.2003.10170.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720715v1</w:t>
+                <w:t xml:space="preserve">hal-00720811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'entraînement sur la désaturation de l'oxyhémoglobine au cours d'une saison sportive chez le triathlète</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between heart rate and performance during Olympic windsurfing competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Moussa-Chamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Manetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Prefaut</w:t>
+                <w:t xml:space="preserve">Mustapha Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.387-392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00728330v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between heart rate and performance during Olympic windsurfing competition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l'entraînement sur la désaturation de l'oxyhémoglobine au cours d'une saison sportive chez le triathlète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Donia Koubaa</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.57-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0765-1597(02)00072-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720564v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal oxygen uptake and power of lower limbs during a competitive season in triathletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of prior cycling and a successive run on respiratory muscle performance in triathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Chamari</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Costes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13 (3), pp.185-193. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (1), pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1034/j.1600-0838.2003.10170.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2003-37201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720811v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fourteen days of acclimatization on athletic performance in tropical climate</w:t>
               </w:r>
@@ -7453,51 +7453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Voltaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7587,51 +7587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7708,51 +7708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of exercise modality on respiratory muscle performance in triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,277 +8214,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents’ use of digital technology for health: Insights from New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technology Innovation for Active lives: insights from adolescents from New Caledonia and Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krestina Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Peralta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliana Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332351v1</w:t>
+                <w:t xml:space="preserve">hal-05332352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Innovation for Active lives: insights from adolescents from New Caledonia and Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+                <w:t xml:space="preserve">Adolescents’ use of digital technology for health: Insights from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gonzalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louisa Peralta</w:t>
+                <w:t xml:space="preserve">Stephanie Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332352v1</w:t>
+                <w:t xml:space="preserve">hal-05332351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity behavior of adolescents living in the Pacific Island countries and territories (PICTs) and its association with weight status: cross-sectional study using accelerometry assessment in New Caledonia</w:t>
               </w:r>
@@ -8703,51 +8703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and facilitators of physical activity among adolescents in the multicultural context of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urvoy Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9074,51 +9074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of lifestyle interventions for obesity prevention among adolescents in Pacific Islands Countries and Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Bertrand-Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9602,51 +9602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families food cultures in the communities and socio economic transition in the Pacific: a qualitative approach on « eating well » in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9727,51 +9727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families food cultures in the communities and socio economic transition in the Pacific: a qualitative approach on « eating well » in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedja-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10179,891 +10179,891 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight in New Caledonia adolescents: Dietary patterns, sleep duration and screen time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'équipement informatique des familles calédoniennes et les usages des écrans des adolescents de 11 à 15 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Paufique</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881903v1</w:t>
+                <w:t xml:space="preserve">hal-04881912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipement informatique des familles calédoniennes et les usages des écrans des adolescents de 11 à 15 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations entre réussite scolaire et statut pondéral chez les adolescents calédoniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viren Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881912v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (non-anonymized version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temps d'écran et consommation de boissons et d'aliments non sains chez les adolescents dans le contexte de développement numérique en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13413392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333999v1</w:t>
+                <w:t xml:space="preserve">hal-04881913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre réussite scolaire et statut pondéral chez les adolescents calédoniens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (non-anonymized version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viren Swami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13413392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885067v1</w:t>
+                <w:t xml:space="preserve">hal-05333999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps d'écran et consommation de boissons et d'aliments non sains chez les adolescents dans le contexte de développement numérique en Nouvelle-Calédonie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'activité physique des adolescents de Nouvelle-Calédonie vivant en milieux ruraux et urbains : rôle des facteurs socio-environnementaux et association avec le statut pondéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881913v1</w:t>
+                <w:t xml:space="preserve">hal-04881911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité physique des adolescents de Nouvelle-Calédonie vivant en milieux ruraux et urbains : rôle des facteurs socio-environnementaux et association avec le statut pondéral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre dans les zones rurales et urbaines de Nouvelle-Calédonie : impact sur la consommation alimentaire, la durée du sommeil et les paramètres anthropométriques chez les adolescents mélanésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881911v1</w:t>
+                <w:t xml:space="preserve">hal-04881907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre dans les zones rurales et urbaines de Nouvelle-Calédonie : impact sur la consommation alimentaire, la durée du sommeil et les paramètres anthropométriques chez les adolescents mélanésiens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Overweight in New Caledonia adolescents: Dietary patterns, sleep duration and screen time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881907v1</w:t>
+                <w:t xml:space="preserve">hal-04881903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar-sweetend beverage cosumption and associated factors in shcool-going adolescents of New Caledonia</w:t>
               </w:r>
@@ -11075,77 +11075,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lerrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11316,51 +11316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un examen de la procrastination dans une population multi-ethnique d'adolescents de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viren Swami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11547,277 +11547,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations entre statut pondéral, satisfaction corporelle, identité ethnique, et estime de soi chez les adolescents océaniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viren Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15485833⟩</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334002v1</w:t>
+                <w:t xml:space="preserve">hal-04881910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre statut pondéral, satisfaction corporelle, identité ethnique, et estime de soi chez les adolescents océaniens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viren Swami</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15485833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Todd</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04881910v1</w:t>
+                <w:t xml:space="preserve">hal-05334002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information (non-anonymized version)</w:t>
               </w:r>
@@ -12014,51 +12014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire interdisciplinaire de recherche en éducation (LIRE - UNC). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12174,51 +12174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D88BFF17"/>
+    <w:nsid w:val="1D58CC4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12405,51 +12405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4631-959X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22840553X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanise Lapi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21865-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Adrian Washif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59375-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bertrand-Protat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jonquoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Thu Win Tin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15361.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561611" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trask" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pule Manuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losa Borne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Potter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231219567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cinelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Cotton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191811554" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ledger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Sandbakk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Seiler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haugen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0543" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Krug" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pyne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Verhagen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01573-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Goldin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13705.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04585878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2021-0108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Pyne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raubenheimer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allman-Farinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051668" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590596v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Macia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kay Heinrich Nanan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.762166" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0025-7826.20.03729-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Cavaloc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerrant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23313" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yacef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14854" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020452" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Aldwell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare6030081" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touitou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3982-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine-Jonville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reuillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01152338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chamari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalak Eric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellal Alexandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1140428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01146219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01136734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Peyreigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096145" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01152346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01158208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ben Zoubir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hambli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1083277" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01163434v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.8.6.648" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01143533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00703461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.11.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-246461PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-837446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00728330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manetta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00072-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9JC80D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Moussa-Chamari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chaouachi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Koubaa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0838.2003.10170.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voltaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Callis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200112000-00010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casties" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200106000-00021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200009000-00009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05146650v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquie Bay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88974-146-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150691v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881911v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635973" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635949" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881910v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Todd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635961" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4631-959X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22840553X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanise Lapi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21865-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Adrian Washif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59375-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bertrand-Protat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jonquoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Thu Win Tin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15361.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561611" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trask" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pule Manuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losa Borne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Potter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231219567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cinelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Cotton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191811554" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ledger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Sandbakk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Seiler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haugen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0543" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Krug" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pyne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Verhagen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01573-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Goldin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13705.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Pyne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04585878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2021-0108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raubenheimer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allman-Farinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051668" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590596v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Macia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kay Heinrich Nanan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.762166" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0025-7826.20.03729-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yacef" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14854" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Cavaloc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerrant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23313" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020452" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Aldwell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare6030081" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touitou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3982-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine-Jonville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reuillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01152338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chamari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalak Eric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellal Alexandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1140428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01146219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01136734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Peyreigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096145" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01152346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01163434v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manetta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.8.6.648" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01158208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ben Zoubir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hambli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1083277" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01143533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00703461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.11.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-246461PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-837446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0838.2003.10170.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Moussa-Chamari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chaouachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Koubaa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00728330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manetta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00072-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9JC80D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voltaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Callis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200112000-00010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casties" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200106000-00021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200009000-00009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05146650v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquie Bay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88974-146-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150691v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881911v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635973" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635949" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Todd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635961" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>