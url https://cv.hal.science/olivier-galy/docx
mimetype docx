--- v1 (2026-05-09)
+++ v2 (2026-06-01)
@@ -1,12119 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12067 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier GALY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4631-959X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22840553X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&pli=1&user=PG7ZOzkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galy is Associate Professor, Director of the Interdisciplinary Laboratory for Research in Education at the University of New Caledonia, and scientific co-coordinator of the European Union project “Family farming, Lifestyle and Health in the Pacific” (H2020, MSCA-RISE 2020-2024). His expertise is in the area of exercise physiology, with a focus on understanding the impact on health outcomes of human activity (exercise, physical activity, inactivity, sleep) associated with individual and socio-environmental lifestyle factors. His original approach combines exercise physiology methods and knowledge with digital technologies to study lifestyle in free-living populations such as athletes, schools, families, communities.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food cultures, lifestyles and health of Pacific adolescents: Questionnaire data and anthropometric measurements focused on 11 to 16 years old students living in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 63, pp.112299. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health literacy of adolescents’ responses to a workshop focusing on food, nutrition, climate change and digital technology solutions in Oceania: a multi-site pilot study in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanise Lapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krestina Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Metsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.648. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-21865-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krestina Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.148. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.19670.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience in Pacific university students before and during COVID-19 pandemic: protocol for an interdisciplinary and mixed methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaimoe Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Awi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (183), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.19229.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐reported and accelerometry measures of sleep components in adolescents living in Pacific Island countries and territories: Exploring the role of sociocultural background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krestina Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child: Care, Health and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cch.13272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity opportunities seized by adolescents differ between Europe and the Pacific Islands: the example of France and New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.217. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.18385.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Adrian Washif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.8866. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-59375-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Adrian Washif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.8866. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-59375-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Adrian Washif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.8866. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-59375-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence, causes and contexts of childhood overweight and obesity in the Pacific region: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Bertrand-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jonquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Thu Win Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.52. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.15361.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABIPA: ARIMA-Based Integration of Accelerometer-Based Physical Activity for Adolescent Weight Status Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computing for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3561611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent screen time and unhealthy food consumption in the context of the digital development in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra-Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (5), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the Tokelau National Health and Physical Education Curriculum: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Trask</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pule Manuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losa Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Potter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (1), pp.78-94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00178969231219567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barriers to and Facilitators of Physical Activity and Sport for Oceania with Non-European, Non-Asian (ONENA) Ancestry Children and Adolescents: A Mixed Studies Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Cinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (18), pp.11554. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph191811554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barriers to and Facilitators of Physical Activity and Sport for Oceania with Non-European, Non-Asian (ONENA) Ancestry Children and Adolescents: A Mixed Studies Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Cinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (18), pp.11554. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph191811554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Lockdown: A Global Study Investigating the Effect of Athletes’ Sport Classification and Sex on Training Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Adrian Washif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Sandbakk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haugen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.1242-1256. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2021-0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iEngage: A digital health education program designed to enhance physical activity in young adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ledger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0274644. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training During the COVID-19 Lockdown: Knowledge, Beliefs, and Practices of 12,526 Athletes from 142 Countries and Six Continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Adrian Washif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-021-01573-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iEngage: A digital health education program designed to enhance physical activity in young adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ledger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0274644. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training During the COVID-19 Lockdown: Knowledge, Beliefs, and Practices of 12,526 Athletes from 142 Countries and Six Continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Adrian Washif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (4), pp.933-948. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-021-01573-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training During the COVID-19 Lockdown: Knowledge, Beliefs, and Practices of 12,526 Athletes from 142 Countries and Six Continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Adrian Washif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (4), pp.933-948. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-021-01573-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generational issues in linking family farming production, traditional food in diet, physical activity and obesity in Pacific Islands countries and territories: the case of the Melanesian population on Lifou Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Goldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.135. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.13705.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of an Olympic Distance Triathlon on Pulmonary Diffusing Capacity and its Recovery 24 Hours Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (1), pp.83-92. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/hukin-2021-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Eating well’ in Pacific Islands countries and territories: A qualitative and normative approach to food cultures in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra-Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2021.105192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generational issues in linking family farming production, traditional food in diet, physical activity and obesity in Pacific Islands countries and territories: the case of the Melanesian population on Lifou Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Goldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.135. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.13705.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training During the COVID-19 Lockdown: Knowledge, Beliefs, and Practices of 12,526 Athletes from 142 Countries and Six Continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Adrian Washif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Pyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (4), pp.933-948. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-021-01573-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training During the COVID-19 Lockdown: Knowledge, Beliefs, and Practices of 12,526 Athletes from 142 Countries and Six Continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Adrian Washif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Pyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.933 - 948. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40279-021-01573-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of an Olympic Distance Triathlon on Pulmonary Diffusing Capacity and its Recovery 24 Hours Later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, pp.83-92. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/hukin-2021-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Development of a Food Composition Database for an Electronic Tool to Assess Food Intake in New Caledonian Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Raubenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Allman-Farinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1668. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13051668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Modern Lifestyle and Health: How Changes in the Environment Impacts Immune Function and Physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Kay Heinrich Nanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.762166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in Rural and Urban Areas of New Caledonia: Impact on Food Consumption, Sleep Duration and Anthropometric Parameters Among Melanesian Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.2047. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12072047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight in the pluri-ethnic adolescent population of New Caledonia: Dietary patterns, sleep duration and screen time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra-Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2020.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between lung volume and respiratory muscle performance in triathletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina Dello Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0025-7826.20.03729-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Pacific Adolescents' Physical Activity Toward International Recommendations: Exploratory Study of a Digital Education App Coupled With Activity Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/14854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too big or too thin? New Caledonian adolescents' perceptions of overweight and underweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lerrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajhb.23313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy drink consumption in a pluri-ethnic population of adolescents in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lerrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214420. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar-Sweetened Beverage Consumption and Associated Factors in School-Going Adolescents of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lerrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11020452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the Consumption of High Sugar Products among Children and Adolescents in the Pacific Islands: Implications for Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Aldwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Allman-Farinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.81. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare6030081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropometric Characteristics and Physical Fitness in Rural and Urban 11- to 16-Year-Old Melanesian Adolescents: A Cross-sectional Study in New Caledonian Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Antoine-Jonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (7), pp.589 - 598. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1010539517735414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misperception of weight status in the pacific: preliminary findings in rural and urban 11- to 16-year-olds of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Touitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3982-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free hydration and well-being during physical education in tropical climate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antoine-Jonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Santé Sociétés (HCERES A, interface).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 2, No 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanesian futsal player characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalak Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dellal Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (2), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/20831862.1140428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropometric and physiological characteristics of Melanesian futsal players: a first approach to talent identification in Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalak Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dellal Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/20831862.1140428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Exercise in Triathletes: Variations in GH and Water Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Peyreigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e96145. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0096145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case report of a world class ironman triathlete: EIAH at the ventilatory treshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prefaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Chaouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chamari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sportmed Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (4), pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggravation of Pulmonary Diffusing Capacity in Highly Trained Athletes by 6 Weeks of Low-Volume, Low-Intensity Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maïmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.648-662. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.8.6.648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONSHIPS BETWEEN HEART RATE AND PHYSIOLOGICAL PARAMETERS OF PERFOR-MANCE IN TOP-LEVEL WATER POLO PLAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ben Zoubir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hambli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Chaouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5604/20831862.1083277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue et al Swimming Abilities in Afro-Caribbean Swimmers Anthropometric and Physiological Characteristics in Young Afro-Caribbean Swimmers: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Antoine-Jonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Blonc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.271-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a silicone swim cap on swimming performance in tropical conditions in pre-adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a silicone swim cap on swimming performance in tropical conditions in pre-adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal oxygen uptake, ventilatory thresholds and mechanical power during cycling in Tropical climate in Guadeloupean elite cyclists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Antoine-Jonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Blonc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (6), pp.607-612. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsams.2009.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Exercise-Induced Arterial Hypoxemia in Triathletes Dependent on Exercise Modality ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prefaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (9), pp.719-726. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2005-837446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal oxygen uptake and power of lower limbs during a competitive season in triathletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maïmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (3), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0838.2003.10170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between heart rate and performance during Olympic windsurfing competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Moussa-Chamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Chaouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'entraînement sur la désaturation de l'oxyhémoglobine au cours d'une saison sportive chez le triathlète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maïmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prefaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.57-58. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0765-1597(02)00072-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of prior cycling and a successive run on respiratory muscle performance in triathletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Matecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Varray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2003-37201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fourteen days of acclimatization on athletic performance in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Voltaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Racinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Callis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (6), pp.551-562. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/h02-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of cycling followed by running on respiratory muscle performance in elite and competition triathletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Matecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ramonatxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 87, pp.441-447. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-002-0637-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of exercise modality on respiratory muscle performance in triathletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Matecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ramonatxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (12), pp.2036-2043. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00005768-200112000-00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing cycling performance using an eccentric chainring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Hertogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Casties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prefaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (6), pp.1006-1010. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00005768-200106000-00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catecholamine, blood lactate and ventilatory responses to multi-cycle-run blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (9), pp.1582-1586. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00005768-200009000-00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data lifecycle to support sustainable research in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pacific Islands Universities Regional Network, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Innovation for Active lives: insights from adolescents from New Caledonia and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krestina Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ use of digital technology for health: Insights from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krestina Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Partridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity behavior of adolescents living in the Pacific Island countries and territories (PICTs) and its association with weight status: cross-sectional study using accelerometry assessment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering adolescents through participatory research: a case study in New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Raubenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and facilitators of physical activity among adolescents in the multicultural context of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urvoy Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Derigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Family Farming, Lifestyle and Health in The Pacifique Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Noouvelle-Calédonie, Mar 2025, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the digital health landscape: how adolescents living in urban and rural areas of Vanuatu use social media to access health information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krestina Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of lifestyle interventions for obesity prevention among adolescents in Pacific Islands Countries and Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Bertrand-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquie Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Laengenfeld, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVE Ô: study of children’s lifestyles in Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Bertrand-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-island distribution networks of agriculture and products during disruption : a contribution to food security in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FALAH Conference. Family farming, food and health in intertropical island countries and territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Nouvelle-Calédonie (UNC), Jun 2023, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigenous knowledges, practices and resilience during the COVID-19 pandemic in university students: the case of New Caledonia and Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaake Tuikalepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waixen Waikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Family farming, lifestyle and health in the Pacifique Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RISE-FALAH, Jun 2023, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food consumption and lifestyle in Melanesian adolescents in the global transition of Pacific countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition al Advanced in the Prevention and Management of Chronic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Families food cultures in the communities and socio economic transition in the Pacific: a qualitative approach on « eating well » in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra-Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ponidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritional Advanced in the Prevention and Management of Chronic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Families food cultures in the communities and socio economic transition in the Pacific: a qualitative approach on « eating well » in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra-Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedja-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ponidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritional Advances in the Prevention and Management of Chronic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11010.71366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Lifestyle and Health: How Changes in the Environment Impacts Immune Function and Physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Kay Heinrich Nanan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frontiers Media SA, 2022, Frontiers Research Topics, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88974-146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Farming Lifestyle and Health in the Pacific Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et santé : quelles altérités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight in New Caledonia adolescents: Dietary patterns, sleep duration and screen time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra-Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14635818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équipement informatique des familles calédoniennes et les usages des écrans des adolescents de 11 à 15 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra-Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14635992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre réussite scolaire et statut pondéral chez les adolescents calédoniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viren Swami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14636110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps d'écran et consommation de boissons et d'aliments non sains chez les adolescents dans le contexte de développement numérique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra-Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14636026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (non-anonymized version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13413392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité physique des adolescents de Nouvelle-Calédonie vivant en milieux ruraux et urbains : rôle des facteurs socio-environnementaux et association avec le statut pondéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14635973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans les zones rurales et urbaines de Nouvelle-Calédonie : impact sur la consommation alimentaire, la durée du sommeil et les paramètres anthropométriques chez les adolescents mélanésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14635929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar-sweetend beverage cosumption and associated factors in shcool-going adolescents of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lerrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14635949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des mesures par questionnaire et par accélérométrie des composantes du sommeil chez les adolescents calédoniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krestina Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14636137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un examen de la procrastination dans une population multi-ethnique d'adolescents de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viren Swami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14636054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information (anonymized version of the dataset and supplementary tables)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krestina Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15074015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre statut pondéral, satisfaction corporelle, identité ethnique, et estime de soi chez les adolescents océaniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viren Swami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14635961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15485833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information (non-anonymized version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krestina Amon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14323389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et comportements alimentaires de la jeunesse dans les pays francophones du Pacifique au XXIème siècle : exemple de la Nouvelle-Calédonie. Rapport scientifique préliminaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wattelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Frayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akila Akila Nedjar-Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Serra-Mallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire interdisciplinaire de recherche en éducation (LIRE - UNC). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12174,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D58CC4D"/>
+    <w:nsid w:val="4FF9C952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12405,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4631-959X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22840553X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332401v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanise Lapi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21865-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Adrian Washif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59375-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bertrand-Protat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jonquoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Thu Win Tin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15361.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561611" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trask" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pule Manuele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losa Borne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Potter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231219567" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cinelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Cotton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191811554" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ledger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Diaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Sandbakk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Seiler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haugen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0543" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Krug" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pyne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Verhagen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01573-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Goldin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13705.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Pyne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04585878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2021-0108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raubenheimer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allman-Farinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051668" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590596v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Macia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kay Heinrich Nanan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.762166" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0025-7826.20.03729-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yacef" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14854" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Cavaloc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerrant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23313" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020452" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Aldwell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare6030081" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touitou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3982-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine-Jonville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reuillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01152338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chamari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalak Eric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellal Alexandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1140428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01146219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01136734v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Peyreigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096145" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01152346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01163434v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manetta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.8.6.648" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01158208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ben Zoubir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hambli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1083277" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01143533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00703461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.11.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-246461PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-837446" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0838.2003.10170.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Moussa-Chamari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chaouachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Koubaa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00728330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manetta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00072-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9JC80D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voltaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Callis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200112000-00010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casties" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200106000-00021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200009000-00009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05146650v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquie Bay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88974-146-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150691v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881911v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635973" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635949" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Todd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635961" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4631-959X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22840553X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;pli=1&amp;user=PG7ZOzkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanise Lapi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21865-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimoe Albanese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Aoudia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Awi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19229.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Adrian Washif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59375-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bertrand-Protat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jonquoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Thu Win Tin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15361.2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481277v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trask" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pule Manuele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Losa Borne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Potter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231219567" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cinelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191811554" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Sandbakk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Seiler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haugen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0543" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878733v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ledger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Diaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274644" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Krug" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pyne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Verhagen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01573-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04585878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Goldin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13705.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Gallais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/hukin-2021-0108" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Pyne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raubenheimer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allman-Farinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051668" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Macia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Kay Heinrich Nanan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.762166" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0025-7826.20.03729-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yacef" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/14854" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Cavaloc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214420" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020452" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Aldwell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare6030081" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touitou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3982-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine-Jonville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reuillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01152338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chamari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalak Eric" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellal Alexandre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1140428" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01146219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01136734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Peyreigne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096145" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01152346v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaouachi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01163434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manetta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.8.6.648" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01158208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ben Zoubir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hambli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1083277" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01137570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01143533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00703461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.11.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-246461PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-837446" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720811v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0838.2003.10170.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Moussa-Chamari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chaouachi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Koubaa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00728330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manetta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(02)00072-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9JC80D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voltaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Callis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h02-031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ramonatxo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-002-0637-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720796v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200112000-00010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720551v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hertogh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Casties" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200106000-00021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00720475v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200009000-00009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05146650v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005918v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquie Bay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020088v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922498v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rogers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaake Tuikalepa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waixen Waikata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88974-146-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894438v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Authier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635973" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635949" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881910v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Todd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635961" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>