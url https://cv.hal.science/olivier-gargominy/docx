--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -415,542 +415,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAXREF, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Régnier</w:t>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Ramage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dupont</w:t>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Berquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 48 p</w:t>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04148966v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur les genres Tacheocampylaea et Oxychilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 76 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dusoulier</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143025v1</w:t>
+                <w:t xml:space="preserve">hal-03953841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur les genres Tacheocampylaea et Oxychilus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête de satisfaction sur l'utilisation et les besoins de services associés au référentiel taxonomique national TAXREF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Idzack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 76 p</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953841v1</w:t>
+                <w:t xml:space="preserve">mnhn-04133278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête de satisfaction sur l'utilisation et les besoins de services associés au référentiel taxonomique national TAXREF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TAXREF, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Idzack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+                <w:t xml:space="preserve">Thibault Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04133278v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04148966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Planète Revisitée en Corse. Bilan scientifique des expéditions terrestres 2020 : Agriate, Capicorsu et Saint-Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -998,51 +998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de connaissance &amp;quot;Statuts&amp;quot; des espèces en France. Version pour TAXREF v13.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1054,220 +1054,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAXREF v14, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
+                <w:t xml:space="preserve">Guide d'utilisation de CardObs - v4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupont</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 64 p</w:t>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254870v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'utilisation de CardObs - v4.0</w:t>
+                <w:t xml:space="preserve">TAXREF v14, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jacquet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.26</w:t>
+                <w:t xml:space="preserve">Pauline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254123v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données pour MALACO-GF, application Android d'aide à l'identification des escargots de Guyane française</w:t>
               </w:r>
@@ -1371,645 +1371,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur le genre Tacheocampylaea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les inventaires généraux de la biodiversité en France et dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cucherat</w:t>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Zuccon</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 55 p</w:t>
+                <w:t xml:space="preserve">Marie-France Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aberlenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMS Patrimoine Naturel (AFB-CNRS-MNHN); Inventaire National du Patrimoine Naturel (MNHN); Parc national du Mercantour. 2018, pp.1-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04271593v1</w:t>
+                <w:t xml:space="preserve">mnhn-04271668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inventaires généraux de la biodiversité en France et dans le monde</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion des statuts des espèces : principes et objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Blandin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04271668v1</w:t>
+                <w:t xml:space="preserve">mnhn-04276794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des statuts des espèces : principes et objectifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur le genre Tacheocampylaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 8 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Zuccon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04276794v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04271593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAXREF v11, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
+                <w:t xml:space="preserve">Base de données des espèces protégées et réglementées en France. Version pour TAXREF v11.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 60 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282282v1</w:t>
+                <w:t xml:space="preserve">mnhn-04287234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données des espèces protégées et réglementées en France. Version pour TAXREF v11.0</w:t>
+                <w:t xml:space="preserve">TAXREF v11, référentiel taxonomique pour la France. Partie 5 : Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.59-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04287234v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAXREF v11, référentiel taxonomique pour la France. Partie 5 : Sources</w:t>
+                <w:t xml:space="preserve">TAXREF v11, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.59-151</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282269v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santo 2006 Progress Report</w:t>
               </w:r>
@@ -2158,77 +2158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New species and new records of families, genera and species of land snails (Mollusca, Gastropoda) from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Zuccon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zookeys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1230, pp.155-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2301,51 +2301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Givord-Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2513,51 +2513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2740,593 +2740,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation assessment based on large-scale monitoring of eDNA: Application to freshwater mussels</w:t>
+                <w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Prié</w:t>
+                <w:t xml:space="preserve">Simon Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Danet</w:t>
+                <w:t xml:space="preserve">Arthur Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Valentini</w:t>
+                <w:t xml:space="preserve">Élise Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Lopes-Lima</w:t>
+                <w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+                <w:t xml:space="preserve">M Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 283, pp.110089. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894456v1</w:t>
+                <w:t xml:space="preserve">mnhn-03952485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t>
+                <w:t xml:space="preserve">Conservation assessment based on large-scale monitoring of eDNA: Application to freshwater mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Véron</w:t>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bernard</w:t>
+                <w:t xml:space="preserve">Alain Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Lebreton</w:t>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t>
+                <w:t xml:space="preserve">Manuel Lopes-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Durand</w:t>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, pp.110089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03952485v1</w:t>
+                <w:t xml:space="preserve">hal-04894456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mollusques continentaux de Saül (Guyane). Bilan des missions 2018-2020 de l'Atlas de la biodiversité communale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The first large-scale All Taxa Biodiversity Inventory in Europe: description of the Mercantour National Park ATBI datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abdou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Sant</w:t>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers scientifiques du parc amazonien de Guyane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e85901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/bdj.10.e85901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03987857v1</w:t>
+                <w:t xml:space="preserve">hal-04133216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first large-scale All Taxa Biodiversity Inventory in Europe: description of the Mercantour National Park ATBI datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mollusques continentaux de Saül (Guyane). Bilan des missions 2018-2020 de l'Atlas de la biodiversité communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solène Robert</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poncet</w:t>
+                <w:t xml:space="preserve">Ahmed Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers scientifiques du parc amazonien de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.83-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133216v1</w:t>
+                <w:t xml:space="preserve">mnhn-03987857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,77 +3429,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Zuccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American malacological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (1), pp.50. </w:t>
@@ -3680,51 +3680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barna Páll-Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Asami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,64 +3797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cucherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne) (12), pp.67-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4147,51 +4147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Species in the Old World: Europe as a Frontier in Biodiversity Exploration, a Test Bed for 21st Century Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot mucus stored on FTA cards is a reliable and non-invasive source of DNA for genetics studies in molluscs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4497,77 +4497,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms scientifiques français des mollusques continentaux de France: processus d'établissement d'une liste de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bichain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,51 +4644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoosystema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (4), pp.791-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4834,51 +4834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In memoriam - L'escargot de Corse, Helix ceratina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 36 (36)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4948,97 +4948,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jaffre</w:t>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 51 (4), pp.375-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528969v1</w:t>
+                <w:t xml:space="preserve">hal-03191921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des introductions d'espèces animales et végétales sur la biodiversité en Nouvelle-Calédonie</w:t>
               </w:r>
@@ -5069,1402 +5069,1402 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+                <w:t xml:space="preserve">Tanguy Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 51 (4), pp.375-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191921v1</w:t>
+                <w:t xml:space="preserve">hal-03528969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du séminaire des inventaires généraux de la biodiversité (IGB/ATBI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Aberlenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Combrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des inventaires généraux de la biodiversité (IGB/ATBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PatriNat (OFB/MNHN) / Parc national des Écrins, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données aux résultats d’évaluation, retour sur la première Liste rouge des mollusques continentaux de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity Knowledge Graphs: Time to move up a gear!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDWG 2021 annual virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France. pp.e73699, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.5.73699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleash the Potential of your Website! 180,000 webpages from the French Natural History Museum marked up with Bioschemas/Schema.org biodiversity types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ledentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioschemas Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDWG 2020 annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.4.59046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting Biologists in Editing Taxonomic Information by Confronting Multiple Data Sources using Linked Data Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Next</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.3.37421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Biodiversity Linked Data: Pragmatism May Narrow Future Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPNHC+TDWG 2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.2.26235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du référentiel taxonomique commun TAXREF, socle pour la connaissance et l'échange de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interopérabilité des systèmes d'information sur l'eau (INSIDE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model to Represent Nomenclatural and Taxonomic Information as Linked Data. Application to the French Taxonomic Register, TAXREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2017 Workshop on Semantics for Biodiversity (S4Biodiv 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAXREF-LD: A Reference Thesaurus for Biodiversity on the Web of Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+                <w:t xml:space="preserve">Projet de Liste rouge nationale des mollusques continentaux de France métropolitaine : état des lieux des données disponibles et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque national de malacologie continentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADREE - Association pour le Développement de la Recherche et de l'Enseignement sur l'Environnement; Service du Patrimoine Naturel (MNHN); Naturagora, Mar 2016, Barenton-Bugny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401357v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05023906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de Liste rouge nationale des mollusques continentaux de France métropolitaine : état des lieux des données disponibles et mise en œuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Régnier</w:t>
+                <w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de malacologie continentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADREE - Association pour le Développement de la Recherche et de l'Enseignement sur l'Environnement; Service du Patrimoine Naturel (MNHN); Naturagora, Mar 2016, Barenton-Bugny, France</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...105 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bonet</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04607210v2</w:t>
+                <w:t xml:space="preserve">hal-01401357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6649,64 +6649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAXREF v15.0, référentiel taxonomique pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,64 +6799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Canivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,51 +7080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002776v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Idzack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aberlenc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04981139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1230.133585" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05626-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes-Lima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e85901" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03084456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4003/006.038.0103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna P&#225;ll-Gergely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431542v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde de Jong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kouwenberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boumans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hussey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hyam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maasaki Fujiyoshi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Achterberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Alonso-Zarazaga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Araujo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Asche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036881" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rieb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bichain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zimmermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo E.J. Ripken" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reboul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528969v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tourneur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023480v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ledentec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioschemas Community" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607210v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Aberlenc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Combrisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Caniv&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002776v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Idzack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aberlenc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04981139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1230.133585" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05626-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes-Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e85901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03084456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4003/006.038.0103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna P&#225;ll-Gergely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431542v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde de Jong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kouwenberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boumans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hussey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hyam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maasaki Fujiyoshi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Achterberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Alonso-Zarazaga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Araujo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Asche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036881" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rieb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bichain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zimmermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo E.J. Ripken" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reboul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tourneur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607210v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Aberlenc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Combrisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976710v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ledentec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioschemas Community" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Caniv&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>