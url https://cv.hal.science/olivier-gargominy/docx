--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -66,2062 +66,2184 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (20)</w:t>
+        <w:t xml:space="preserve">Rapport (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t>
+                <w:t xml:space="preserve">TAXREF, référentiel taxonomique pour la France : méthodologie, mise en oeuvre et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Poncet</w:t>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Lervy-Mayere</w:t>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+                <w:t xml:space="preserve">Thibault Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Touroult</w:t>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140351v1</w:t>
+                <w:t xml:space="preserve">hal-05600841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inventaires naturalistes du Domaine national de Chambord incluant un test de recensement des Odonates par ADNe - Sortie de service 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+                <w:t xml:space="preserve">Violette Lervy-Mayere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931482v1</w:t>
+                <w:t xml:space="preserve">hal-05140351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur les récoltes de mollusques continentaux dans le cadre commun de La Planète revisitée et de l'ABC de Poum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Léonard</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05002776v2</w:t>
+                <w:t xml:space="preserve">hal-04931482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse sur les récoltes de mollusques continentaux dans le cadre commun de La Planète revisitée et de l'ABC de Poum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dusoulier</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143025v1</w:t>
+                <w:t xml:space="preserve">hal-05002776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur les genres Tacheocampylaea et Oxychilus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Léonard</w:t>
+                <w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cucherat</w:t>
+                <w:t xml:space="preserve">Cyril Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+                <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 76 p</w:t>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953841v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04143025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête de satisfaction sur l'utilisation et les besoins de services associés au référentiel taxonomique national TAXREF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur les genres Tacheocampylaea et Oxychilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Idzack</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
+                <w:t xml:space="preserve">Xavier Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04133278v1</w:t>
+                <w:t xml:space="preserve">hal-03953841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAXREF, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enquête de satisfaction sur l'utilisation et les besoins de services associés au référentiel taxonomique national TAXREF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Idzack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Régnier</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04148966v1</w:t>
+                <w:t xml:space="preserve">mnhn-04133278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Planète Revisitée en Corse. Bilan scientifique des expéditions terrestres 2020 : Agriate, Capicorsu et Saint-Florent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Canut</w:t>
+                <w:t xml:space="preserve">TAXREF, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muséum national d'Histoire naturelle; PatriNat (OFB-CNRS-MNHN). 2021, 69 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04166355v1</w:t>
+                <w:t xml:space="preserve">mnhn-04148966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de connaissance &amp;quot;Statuts&amp;quot; des espèces en France. Version pour TAXREF v13.0</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t>
+                <w:t xml:space="preserve">La Planète Revisitée en Corse. Bilan scientifique des expéditions terrestres 2020 : Agriate, Capicorsu et Saint-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle; PatriNat (OFB-CNRS-MNHN). 2021, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04254147v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04166355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'utilisation de CardObs - v4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Base de connaissance &amp;quot;Statuts&amp;quot; des espèces en France. Version pour TAXREF v13.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.26</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254123v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAXREF v14, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données pour MALACO-GF, application Android d'aide à l'identification des escargots de Guyane française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Guide d'utilisation de CardObs - v4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04254257v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04254123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiodiversiClés : Escargots de France métropolitaine (MALACO-FR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Base de données pour MALACO-GF, application Android d'aide à l'identification des escargots de Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254168v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inventaires généraux de la biodiversité en France et dans le monde</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">UMS Patrimoine Naturel (AFB-CNRS-MNHN); Inventaire National du Patrimoine Naturel (MNHN); Parc national du Mercantour. 2018, pp.1-61</w:t>
+                <w:t xml:space="preserve">BiodiversiClés : Escargots de France métropolitaine (MALACO-FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04271668v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des statuts des espèces : principes et objectifs</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 8 p</w:t>
+                <w:t xml:space="preserve">Les inventaires généraux de la biodiversité en France et dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Aberlenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMS Patrimoine Naturel (AFB-CNRS-MNHN); Inventaire National du Patrimoine Naturel (MNHN); Parc national du Mercantour. 2018, pp.1-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04276794v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04271668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur le genre Tacheocampylaea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diffusion des statuts des espèces : principes et objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 55 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04271593v1</w:t>
+                <w:t xml:space="preserve">mnhn-04276794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données des espèces protégées et réglementées en France. Version pour TAXREF v11.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Inventaire des mollusques terrestres de Corse : Focus sur le genre Tacheocampylaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Zuccon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04287234v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04271593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAXREF v11, référentiel taxonomique pour la France. Partie 5 : Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Base de données des espèces protégées et réglementées en France. Version pour TAXREF v11.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.59-151</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282269v1</w:t>
+                <w:t xml:space="preserve">mnhn-04287234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAXREF v11, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">TAXREF v11, référentiel taxonomique pour la France. Partie 5 : Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 60 p</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.59-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282282v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TAXREF v11, référentiel taxonomique pour la France : méthodologie, mise en œuvre et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tercerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04282282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Santo 2006 Progress Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Antoni Alcover Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Boxshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] MNHN. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2131,3029 +2253,3029 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New species and new records of families, genera and species of land snails (Mollusca, Gastropoda) from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Zuccon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zookeys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1230, pp.155-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1230.133585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04981139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BeeFunc, a comprehensive trait database for French bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Aubouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Givord-Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.1302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-025-05626-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Shadow of Medicine: The Glaring Absence of Occurrence Records of Human-Hosted Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Journal of Public Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.e60140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/60140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systématique, taxonomie, nomenclature, TAXREF et SINP : tour d’horizon des concepts, normes, référentiels et standards qui fondent le langage commun utilisé par les scientifiques et les naturalistes en France et à l’international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française de Lichénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (2), pp.197-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Base on Species Life Traits : A Spanish/French Plinian Core implementation use case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pamerlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Pando de la Hoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.e111784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.7.111784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation assessment based on large-scale monitoring of eDNA: Application to freshwater mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bernard</w:t>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Lebreton</w:t>
+                <w:t xml:space="preserve">Alain Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Durand</w:t>
+                <w:t xml:space="preserve">Manuel Lopes-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, pp.110089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03952485v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation assessment based on large-scale monitoring of eDNA: Application to freshwater mussels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-assessments of plant conservation status in islands: the case of French Overseas Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Danet</w:t>
+                <w:t xml:space="preserve">Simon Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Valentini</w:t>
+                <w:t xml:space="preserve">Arthur Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Lopes-Lima</w:t>
+                <w:t xml:space="preserve">Élise Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Taberlet</w:t>
+                <w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110089⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.1165-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-023-02544-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894456v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03952485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first large-scale All Taxa Biodiversity Inventory in Europe: description of the Mercantour National Park ATBI datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.e85901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/bdj.10.e85901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mollusques continentaux de Saül (Guyane). Bilan des missions 2018-2020 de l'Atlas de la biodiversité communale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers scientifiques du parc amazonien de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (2), pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03987857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of the endemic spermatophytes, pteridophytes and bryophytes of the French Overseas Territories: towards a better conservation outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rodrigues-Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (7), pp.2097-2124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-021-02186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03217441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of the only living population of Pupoidopsis hawaiensis (Gastropoda: Pupillidae) in the last 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Zuccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American malacological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (1), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4003/006.038.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03084456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Web APIs and Linked Data Using SPARQL Micro-Services - Application to Biodiversity Use Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Special Issue "Semantics for Big Data Integration", 9 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/info9120310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing device of a new Streptaulus species from Vietnam extends understanding of the function and structure of respiratory tubes in cyclophoroids (Gastropoda: Caenogastropoda: Pupinidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barna Páll-Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Asami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (2), pp.243-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mollus/eyx006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité d'un inventaire national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cucherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne) (12), pp.67-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04431542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PESI - a taxonomic backbone for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yde de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Kouwenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.e5848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.3.e5848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographic comparisons of herbivore attack, growth and impact of Japanese knotweed between Japan and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maasaki Fujiyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Motard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 101 (1), pp.118-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.12026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02265411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Species in the Old World: Europe as a Frontier in Biodiversity Exploration, a Test Bed for 21st Century Taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Alonso-Zarazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Asche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e36881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0036881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Inventory of Natural Heritage website: recent, historical and archaeological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAA Archaeological Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (1), pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02103401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot mucus stored on FTA cards is a reliable and non-invasive source of DNA for genetics studies in molluscs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Falkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puillandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3(2), pp.377-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms scientifiques français des mollusques continentaux de France: processus d'établissement d'une liste de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bichain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (4), pp.293-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre espèces nouvelles d'Endodontidae (Mollusca, Pulmonata) éteints de Rurutu (Îles Australes, Polynésie française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoosystema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (4), pp.791-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagodulina subdola (Gredler, 1856) (Gastropoda, Stylommatophora, Orculidae) fait bien partie de la faune de France Occurrence in France confirmed for Pagodulina subdola (Gredler, 1856) (Gastropoda, Stylommatophora, Orculidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E.J. Ripken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In memoriam - L'escargot de Corse, Helix ceratina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 36 (36)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des introductions d'espèces animales et végétales sur la biodiversité en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 51 (4), pp.375-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des introductions d'espèces animales et végétales sur la biodiversité en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tourneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 51 (4), pp.375-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5163,154 +5285,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du séminaire des inventaires généraux de la biodiversité (IGB/ATBI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Aberlenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Combrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des inventaires généraux de la biodiversité (IGB/ATBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PatriNat (OFB/MNHN) / Parc national des Écrins, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5320,1145 +5442,1145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données aux résultats d’évaluation, retour sur la première Liste rouge des mollusques continentaux de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque national de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire botanique national de Franche-Comté – Observatoire régional des Invertébrés (CBNFC-ORI); PatriNat (OFB-MNHN-CNRS-IRD), Oct 2023, Besançon (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity Knowledge Graphs: Time to move up a gear!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDWG 2021 annual virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France. pp.e73699, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.5.73699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleash the Potential of your Website! 180,000 webpages from the French Natural History Museum marked up with Bioschemas/Schema.org biodiversity types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ledentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioschemas Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDWG 2020 annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.4.59046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting Biologists in Editing Taxonomic Information by Confronting Multiple Data Sources using Linked Data Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Next</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.3.37421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Biodiversity Linked Data: Pragmatism May Narrow Future Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPNHC+TDWG 2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.2.26235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du référentiel taxonomique commun TAXREF, socle pour la connaissance et l'échange de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interopérabilité des systèmes d'information sur l'eau (INSIDE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model to Represent Nomenclatural and Taxonomic Information as Linked Data. Application to the French Taxonomic Register, TAXREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2017 Workshop on Semantics for Biodiversity (S4Biodiv 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAXREF-LD: A Reference Thesaurus for Biodiversity on the Web of Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de Liste rouge nationale des mollusques continentaux de France métropolitaine : état des lieux des données disponibles et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADREE - Association pour le Développement de la Recherche et de l'Enseignement sur l'Environnement; Service du Patrimoine Naturel (MNHN); Naturagora, Mar 2016, Barenton-Bugny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05023906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemWeb.Pro 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6468,151 +6590,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04225071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6622,147 +6744,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAXREF v15.0, référentiel taxonomique pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tercerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Daszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04165050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6772,168 +6894,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque national de malacologie continentale du 30 et 31 mars 2016 à Barenton-Bugny (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Canivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MalaCo : Le journal de malacologie continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 113 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04431467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7080,51 +7202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002776v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Idzack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254257v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aberlenc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04981139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1230.133585" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05626-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes-Lima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e85901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03084456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4003/006.038.0103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna P&#225;ll-Gergely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431542v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde de Jong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kouwenberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boumans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hussey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hyam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265411v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maasaki Fujiyoshi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Achterberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Alonso-Zarazaga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Araujo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Asche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036881" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rieb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bichain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zimmermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo E.J. Ripken" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reboul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tourneur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607210v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Aberlenc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Combrisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976710v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ledentec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioschemas Community" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Caniv&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Lervy-Mayere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002776v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Idzack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04148966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jacquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leccia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aberlenc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zuccon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover Tomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bedos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Boxshall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04981139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1230.133585" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233153v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05626-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837272v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60140" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Maurel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pamerlon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pando de la Hoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes-Lima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03952485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigues-Vaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02544-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.10.e85901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03987857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lebreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02186-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03084456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4003/006.038.0103" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna P&#225;ll-Gergely" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Asami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde de Jong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Kouwenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boumans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hussey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hyam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e5848" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maasaki Fujiyoshi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Achterberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Alonso-Zarazaga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Araujo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Asche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036881" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rieb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530343v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bichain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Zimmermann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo E.J. Ripken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reboul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tourneur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607210v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Aberlenc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Combrisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ledentec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioschemas Community" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.4.59046" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05023906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04165050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04431467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Caniv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>